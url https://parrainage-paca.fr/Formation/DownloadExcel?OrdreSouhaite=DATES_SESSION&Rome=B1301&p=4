--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -311,74 +311,74 @@
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Décoration de vitrine et d'espace de vente - Visuel merchandiser</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Française du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Enscape - Logiciel rendu photorealiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Architecture d'intérieur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twinmotion - Logiciel photorealiste</x:t>
+  </x:si>
+  <x:si>
     <x:t>Thearender - Logiciel rendu photoréaliste</x:t>
   </x:si>
   <x:si>
-    <x:t>Enscape - Logiciel rendu photorealiste</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Designer en architecture d'intérieur blocs de compétences BC01 - BC02</x:t>
   </x:si>
   <x:si>
     <x:t>RC Forma</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Société Leprael Marc</x:t>
@@ -473,75 +473,75 @@
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Designer d'intérieur</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Itecom Art Design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>architecte d'intérieur designer scénographe</x:t>
   </x:si>
   <x:si>
+    <x:t>Condé Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Décoration hôtel restaurant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de Condé Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Condé Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ecole de Condé Marseille</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Itecom Art Design</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1680,346 +1680,346 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>622097</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>588507</x:v>
+        <x:v>600715</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>600743</x:v>
+        <x:v>600718</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>600718</x:v>
+        <x:v>588506</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>588506</x:v>
+        <x:v>588507</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>600715</x:v>
+        <x:v>600744</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>600744</x:v>
+        <x:v>600743</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38012</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -2527,154 +2527,156 @@
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>601648</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="C29" s="3" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>40158</x:v>
+      </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>643329</x:v>
+        <x:v>601671</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>601671</x:v>
+        <x:v>643329</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40158</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -2808,455 +2810,455 @@
       <x:c r="R33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>641270</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>640603</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>640597</x:v>
+        <x:v>640611</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>640598</x:v>
+        <x:v>640597</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>640617</x:v>
+        <x:v>640598</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>640611</x:v>
+        <x:v>640617</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>42174</x:v>
+        <x:v>40158</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>42745</x:v>
+        <x:v>45015</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>646458</x:v>
+        <x:v>645934</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>42174</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42745</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>646459</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>40158</x:v>
+        <x:v>42174</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>45015</x:v>
+        <x:v>42745</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>645934</x:v>
+        <x:v>646458</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">