--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -395,194 +395,194 @@
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et modélisation</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et ses interactions</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et transition énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et bonnes pratiques de fabrication</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique, chimie parcours physique-chimie</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Méthode physico-chimique analyse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre parcours Homme et environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre parcours mer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie parcours biochimie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la Terre parcours métiers de technicien géologue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTSA qualité, alimentation, innovation et maîtrise sanitaire option aliments et processus technologiques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualité sécurité agroalimentaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique François Pétrarque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels, technologiques et environnementaux (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management environnemental</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels technologiques et environnementaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestes et postures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forseco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santé sécurité travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de la protection et de la gestion de l'environnement parcours éco-RSE : responsabilité sociétale des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences de la terre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie parcours biochimie, biologie cellulaire et physiologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie parcours métiers de la biologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie parcours neurosciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie parcours plurisciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention bio-industries et biotechnologies parcours biotechnologie, immunologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de la radioprotection et de la sécurité nucléaire parcours contrôle des rayonnements ionisants et application des techniques de protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radioprotection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention chimie parcours génie chimique, génie des procédés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre parcours sciences biologiques et géologiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie parcours physiologie et génomique fonctionnelle</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention risques et environnement parcours gestion territoriale des risques naturels et technologiques - Sciences du risque</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention sciences de la vie et de la Terre parcours métiers de technicien géologue</x:t>
-[...116 lines deleted...]
-    <x:t>Licence mention sciences de la vie parcours biochimie</x:t>
+    <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours systèmes de management QHSE en filière viti-vinicole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de la santé : technologies parcours maintenance et technologie biomédicales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion données massives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la Terre parcours biodiversité et écologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours systèmes de management QHSE en filière viti-vinicole</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique, chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours sécurité, qualité et microbiologie en industries agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre mention sciences de la vie et de la terre parcours CUPGE « Agro-Véto »</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours environnement, pollutions et milieux</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et laboratoire</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'eau (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
@@ -671,65 +671,65 @@
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Educ'Altitudes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation électrique BF-HF</x:t>
   </x:si>
   <x:si>
-    <x:t>Educ'Altitudes</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Risque industriel</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Évaluer et prévenir les risques psycho-sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maintien et Actualisation des Compétences Agent de Prévention et de Sécurité (MAC APS)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1)  + Groupement Inter Entreprise de Sécurité (GIES 2) + Espaces confinés (ECI ECV) +  Groupement Technique Inter Sociétés (GTIS) - Niveau 1 + Habilitation électrique 1.2 BR BC +  Travaux hauteur +  ATEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Atout Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
@@ -737,92 +737,92 @@
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité - MAC APS</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>IFPST</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>MAC APS + secourisme</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement Inter Entreprise de Sécurité (GIES 1 + GIES 2) + espaces confinés + Atex 0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direct Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Convergence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
+    <x:t>Atmosphère explosive niveau 1 - ATEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Analyse des risques et vigilance partagée</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>Atmosphère explosive niveau 1 - ATEX 1</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Groupe Inter Entreprises de Sécurité (GIES 1) + Groupe Inter Entreprises de Sécurité (GIES 2) + ECI ECV + GTIS + Travaux hauteur + H0B0 + ATEX 1 + Habilitations électriques 1.2 BC BC</x:t>
   </x:si>
   <x:si>
     <x:t>Réception échafaudage</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer sa mission de salarié désigné compétent en santé et sécurité au travail</x:t>
   </x:si>
   <x:si>
     <x:t>Ma Prev en Jeu - Maryline Jasek</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Santé durable et prévention des risques psychosociaux (RPS) sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
@@ -1082,143 +1082,143 @@
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention sciences de la vie et de la Terre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DU agent d'hygiène, propreté et stérilisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels, technologiques et environnementaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention sciences de la vie et de la Terre</x:t>
-[...14 lines deleted...]
-    <x:t>LA CIOTAT CEDEX</x:t>
+    <x:t>licence mention sciences pour la santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention métiers de la radioprotection et de la sécurité nucléaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Simone Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA qualité, alimentation, innovation et maîtrise sanitaire option aliments et processus technologiques</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Pétrarque</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention sciences pour la santé</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>licence mention sciences de la vie</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'eau</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P G de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04990</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'aliment et biotechnologie</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenir et actualiser les compétences acteur en Sauvetage Secourisme du Travail (SST) - PRS002</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
@@ -1271,63 +1271,63 @@
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Travail, santé, environnement : les nouveaux risques dans l’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué syndical , Représentant du personnel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Risques chimiques et professionnels en piscine</x:t>
   </x:si>
   <x:si>
     <x:t>Coopérative de Formation aux Métiers de l'Environnement Urbain</x:t>
   </x:si>
   <x:si>
     <x:t>CFME-URB</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaïque</x:t>
   </x:si>
   <x:si>
     <x:t>04130</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Membre élu du CE , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Référent prévention : maîtriser sa mission pour accompagner l'entreprise en cinq jours</x:t>
   </x:si>
@@ -3192,1422 +3192,1421 @@
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>575005</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39265</x:v>
+        <x:v>35370</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>12585</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>577557</x:v>
+        <x:v>575964</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>574924</x:v>
+        <x:v>574922</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>36937</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>21570</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>550310</x:v>
+        <x:v>574923</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>35406</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>12587</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>554940</x:v>
+        <x:v>574928</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>35406</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>12587</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>575977</x:v>
+        <x:v>574924</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>36937</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>128</x:v>
-[...1 lines deleted...]
-      <x:c r="J24" s="14" t="s"/>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>42866</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>586601</x:v>
+        <x:v>550310</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>40343</x:v>
+        <x:v>35406</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>12254</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>576117</x:v>
+        <x:v>554940</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>35406</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>574929</x:v>
+        <x:v>575977</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>135</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>574931</x:v>
+        <x:v>586601</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>40343</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12254</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>574932</x:v>
+        <x:v>576117</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>581546</x:v>
+        <x:v>574929</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>40411</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>576106</x:v>
+        <x:v>574931</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40109</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>24121</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>575990</x:v>
+        <x:v>574932</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>574907</x:v>
+        <x:v>581546</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>574926</x:v>
+        <x:v>576106</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>40109</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>24121</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>574933</x:v>
+        <x:v>575990</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>35370</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>575964</x:v>
+        <x:v>574907</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>574922</x:v>
+        <x:v>574926</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>574923</x:v>
+        <x:v>574933</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>39265</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12585</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>574928</x:v>
+        <x:v>577557</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>40331</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>581345</x:v>
+        <x:v>576129</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40331</x:v>
+        <x:v>40807</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>31023</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>576129</x:v>
+        <x:v>580913</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>40807</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>31023</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>580913</x:v>
+        <x:v>574920</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>574920</x:v>
+        <x:v>581345</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -4724,51 +4723,51 @@
       <x:c r="G45" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>576109</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
@@ -5081,117 +5080,117 @@
       <x:c r="J51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>547572</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>634298</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>66</x:v>
@@ -5255,51 +5254,51 @@
       <x:c r="M54" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>548691</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -5312,51 +5311,51 @@
       <x:c r="M55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>548692</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41100</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
@@ -5838,185 +5837,185 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>571046</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>42884</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>598283</x:v>
+        <x:v>598287</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>42866</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>598287</x:v>
+        <x:v>598283</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>598745</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -6220,51 +6219,51 @@
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>613992</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
@@ -6353,383 +6352,382 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>603865</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>222</x:v>
-[...2 lines deleted...]
-        <x:v>223</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>598169</x:v>
+        <x:v>555998</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>576406</x:v>
+        <x:v>626813</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>42884</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>612945</x:v>
+        <x:v>600722</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="H78" s="14" t="s"/>
+      <x:c r="H78" s="14" t="s">
+        <x:v>230</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>42866</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>600722</x:v>
+        <x:v>598169</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>555998</x:v>
+        <x:v>612945</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="Q80" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="Q80" s="16" t="s">
+      <x:c r="R80" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="R80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>626813</x:v>
+        <x:v>576406</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>612936</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
@@ -6738,100 +6736,100 @@
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>612980</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>623038</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
@@ -6866,83 +6864,83 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>628038</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>576684</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -6962,51 +6960,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42817</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>599758</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>48</x:v>
@@ -7075,136 +7073,136 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>614529</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>612983</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>629502</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>263</x:v>
@@ -7369,51 +7367,51 @@
         <x:v>244</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>627716</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>244</x:v>
@@ -7471,51 +7469,51 @@
         <x:v>244</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>628020</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>244</x:v>
@@ -7613,51 +7611,51 @@
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>632887</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -7815,261 +7813,261 @@
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>635664</x:v>
+        <x:v>635661</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>635661</x:v>
+        <x:v>635663</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>635663</x:v>
+        <x:v>635667</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>635667</x:v>
+        <x:v>635664</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>638477</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -8116,75 +8114,75 @@
       <x:c r="S108" s="14" t="n">
         <x:v>638777</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37003</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>601291</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
@@ -8227,82 +8225,82 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>607273</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>611635</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
@@ -8329,96 +8327,96 @@
       <x:c r="M112" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>597475</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>634299</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
@@ -8590,51 +8588,51 @@
       <x:c r="G117" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>632948</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
@@ -8647,51 +8645,51 @@
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>592531</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
@@ -8727,704 +8725,705 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>591907</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39265</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>12585</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>639481</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>35370</x:v>
+        <x:v>37964</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>120</x:v>
-[...2 lines deleted...]
-        <x:v>99</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>12520</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>602526</x:v>
+        <x:v>614600</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>39944</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>12570</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>624498</x:v>
+        <x:v>592346</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>591905</x:v>
+        <x:v>630893</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>317</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>326</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>591908</x:v>
+        <x:v>596630</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>41602</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>592022</x:v>
+        <x:v>596713</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>310</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>35370</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s"/>
+      <x:c r="E126" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>329</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>592346</x:v>
+        <x:v>602526</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>630893</x:v>
+        <x:v>624498</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>347</x:v>
-[...1 lines deleted...]
-      <x:c r="C128" s="15" t="s"/>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C128" s="15" t="n">
+        <x:v>38701</x:v>
+      </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="J128" s="14" t="s"/>
+      <x:c r="J128" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>596630</x:v>
+        <x:v>591905</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>41602</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>12587</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>596713</x:v>
+        <x:v>591908</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>36937</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>21570</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>596448</x:v>
+        <x:v>592022</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41277</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>606181</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
@@ -9437,441 +9436,441 @@
       <x:c r="J132" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>591906</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>591909</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>592391</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>601752</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>592023</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>41568</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>596698</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>41568</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>596699</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>592017</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
@@ -9901,51 +9900,51 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>592018</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>66</x:v>
@@ -9958,51 +9957,51 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>632951</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -10111,122 +10110,122 @@
       <x:c r="J144" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>592020</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>592320</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>37</x:v>
@@ -10239,51 +10238,51 @@
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>592347</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>12054</x:v>
@@ -10293,155 +10292,152 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>592348</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>35406</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>603844</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>37964</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>12520</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>614600</x:v>
+        <x:v>596448</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
@@ -10502,54 +10498,54 @@
       <x:c r="I151" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>592167</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
@@ -10690,268 +10686,268 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>592170</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>604287</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>592349</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>592350</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>592532</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -10978,82 +10974,82 @@
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>597146</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>592166</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -11063,51 +11059,51 @@
       <x:c r="J161" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>592171</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41567</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
@@ -11117,51 +11113,51 @@
       <x:c r="I162" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>596697</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>375</x:v>
@@ -11169,51 +11165,51 @@
       <x:c r="I163" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>620047</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -11733,51 +11729,51 @@
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>632276</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
@@ -11791,51 +11787,51 @@
       <x:c r="I175" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>620007</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -11861,401 +11857,400 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>619996</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>401</x:v>
-[...2 lines deleted...]
-        <x:v>402</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>42875</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>629030</x:v>
+        <x:v>613578</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>387</x:v>
-[...1 lines deleted...]
-      <x:c r="H178" s="14" t="s"/>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s">
+        <x:v>403</x:v>
+      </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>42875</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>613578</x:v>
+        <x:v>629030</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>620035</x:v>
+        <x:v>619982</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>619982</x:v>
+        <x:v>620048</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>620048</x:v>
+        <x:v>620056</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>620056</x:v>
+        <x:v>620035</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>620018</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
@@ -12450,51 +12445,51 @@
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>626277</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
@@ -12554,179 +12549,179 @@
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>614952</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>632818</x:v>
+        <x:v>633414</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>633414</x:v>
+        <x:v>632818</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -12803,154 +12798,156 @@
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>619998</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="C195" s="3" t="s"/>
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C195" s="3" t="n">
+        <x:v>41978</x:v>
+      </x:c>
       <x:c r="D195" s="3" t="s"/>
+      <x:c r="E195" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J195" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>586788</x:v>
+        <x:v>632824</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>418</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>632824</x:v>
+        <x:v>586788</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>66</x:v>
@@ -12992,51 +12989,51 @@
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>617042</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
@@ -13306,51 +13303,51 @@
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>626280</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
@@ -13358,51 +13355,51 @@
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>614958</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
@@ -13437,185 +13434,185 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>619986</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>620053</x:v>
+        <x:v>619999</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>619999</x:v>
+        <x:v>620053</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>620008</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -13673,107 +13670,107 @@
       <x:c r="I211" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>620049</x:v>
+        <x:v>620038</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>620038</x:v>
+        <x:v>620049</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>446</x:v>
@@ -14338,51 +14335,51 @@
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>626279</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
@@ -14959,51 +14956,51 @@
         <x:v>376</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>620009</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>376</x:v>
@@ -15110,51 +15107,51 @@
       <x:c r="I239" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>620050</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -15821,51 +15818,51 @@
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>617046</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
@@ -15949,189 +15946,189 @@
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>620058</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>620044</x:v>
+        <x:v>620016</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>620016</x:v>
+        <x:v>620044</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>620010</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>376</x:v>
@@ -16189,51 +16186,51 @@
         <x:v>376</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>620051</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>376</x:v>
@@ -16742,51 +16739,51 @@
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>638231</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
@@ -17233,51 +17230,51 @@
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>638232</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">