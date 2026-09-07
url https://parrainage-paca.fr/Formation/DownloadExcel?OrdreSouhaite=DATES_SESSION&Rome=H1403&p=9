--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -368,104 +368,104 @@
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS gestion des transports et logistique associée (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aftral - Antenne Ollioules - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Nice - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
-    <x:t>Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
-[...5 lines deleted...]
-    <x:t>MARSEILLE-14e</x:t>
+    <x:t>Aftral - Antenne Avignon - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Galliéni</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Municipal de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
-    <x:t>Aftral - Antenne Avignon - CFA Régional Transport Logistique PACA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Professionnel La Floride</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien performance industrielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Bureau des méthodes</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
@@ -626,96 +626,96 @@
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité packaging, emballage et conditionnement parcours éco-conception et industrialisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
-    <x:t>06414</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Aftral - Antenne Sorgues - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'industrie : gestion de la production industrielle parcours chargé d'affaire en chaudronnerie industrielle en partenariat avec le CNAM (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -2295,51 +2295,51 @@
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>548928</x:v>
+        <x:v>548926</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>35</x:v>
@@ -2351,464 +2351,464 @@
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>548929</x:v>
+        <x:v>548928</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>548926</x:v>
+        <x:v>548929</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>556330</x:v>
+        <x:v>548927</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="Q23" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>548590</x:v>
+        <x:v>556330</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I24" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K24" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L24" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="M24" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N24" s="15" t="n">
+        <x:v>31834</x:v>
+      </x:c>
+      <x:c r="O24" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P24" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="Q24" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="R24" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="H24" s="14" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>601062</x:v>
+        <x:v>548590</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>601066</x:v>
+        <x:v>601062</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>548927</x:v>
+        <x:v>601066</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>547708</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35861</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2917,75 +2917,75 @@
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>556542</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
@@ -3057,51 +3057,51 @@
       <x:c r="I32" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>557633</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
@@ -3402,54 +3402,54 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>603248</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
@@ -3459,54 +3459,54 @@
       <x:c r="G39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>603250</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
@@ -3518,57 +3518,57 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>603252</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4067,78 +4067,78 @@
       <x:c r="T49" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>594193</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -4335,1332 +4335,1331 @@
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>598885</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>614740</x:v>
+        <x:v>601064</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>609670</x:v>
+        <x:v>600425</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>603251</x:v>
+        <x:v>621847</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>601064</x:v>
+        <x:v>603622</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>594196</x:v>
+        <x:v>607411</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s"/>
+      <x:c r="E60" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>615155</x:v>
+        <x:v>607412</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>41591</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>31629</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>596746</x:v>
+        <x:v>594196</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s"/>
+      <x:c r="E62" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>621848</x:v>
+        <x:v>605989</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>603623</x:v>
+        <x:v>602224</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>616732</x:v>
+        <x:v>615155</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38365</x:v>
+        <x:v>41591</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>31834</x:v>
+        <x:v>31629</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>609673</x:v>
+        <x:v>596746</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="H66" s="14" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>600425</x:v>
+        <x:v>621848</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>114</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>601060</x:v>
+        <x:v>603623</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>603253</x:v>
+        <x:v>616732</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>40300</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>31354</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>605782</x:v>
+        <x:v>609673</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>621847</x:v>
+        <x:v>614740</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>603622</x:v>
+        <x:v>609670</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>607411</x:v>
+        <x:v>603251</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>607412</x:v>
+        <x:v>603253</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>39265</x:v>
+        <x:v>40300</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>12585</x:v>
+        <x:v>31354</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>639481</x:v>
+        <x:v>605782</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
-      <x:c r="E75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>605989</x:v>
+        <x:v>601060</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38365</x:v>
+        <x:v>39265</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>31834</x:v>
+        <x:v>12585</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>602224</x:v>
+        <x:v>639481</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5814,197 +5813,197 @@
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>607718</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>607719</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>639531</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>