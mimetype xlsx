--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -356,62 +356,62 @@
   <x:si>
     <x:t>Approche pratique des techniques de bionettoyage</x:t>
   </x:si>
   <x:si>
     <x:t>Soussou Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13150</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser des prestations de nettoyage manuel et de bionettoyage</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent d'entretien et de rénovation en propreté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel agent de propreté et d'hygiène</x:t>
   </x:si>
   <x:si>
-    <x:t>LA VALETTE-DU-VAR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Association des Centres d'Accueil et de Formation de la Mutualité Sociale Agricole de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>ACAF MSA</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
@@ -473,234 +473,234 @@
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro hygiène, propreté, stérilisation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro hygiène, propreté, stérilisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP du Parc St-Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de propreté et d'hygiène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eureka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA FARLEDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F de Croisset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Simone Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP Propreté et prévention des biocontaminations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP propreté et prévention des biocontaminations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA LEA Paul Vincensini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA P Vincensini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP propreté et prévention des biocontaminations (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...5 lines deleted...]
-    <x:t>06000</x:t>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Escoffier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Auguste Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
-    <x:t>CAGNES-SUR-MER</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent d'entretien et de rénovation en propreté (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef d'équipe en propreté (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent machiniste en propreté (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent machiniste en propreté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de propreté et d'hygiène (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP CEDEX</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP gardien d'immeubles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent machiniste en propreté BC01 Mise en oeuvre de la relation avec les usagers pour garantir le bon déroulement du chantier (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
@@ -1826,60 +1826,60 @@
       <x:c r="H11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42093</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>548660</x:v>
+        <x:v>548659</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39938</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
@@ -1887,120 +1887,120 @@
       <x:c r="H12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42093</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>548662</x:v>
+        <x:v>548660</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39938</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42093</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>548661</x:v>
+        <x:v>548662</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39938</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>24</x:v>
@@ -2008,60 +2008,60 @@
       <x:c r="H14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42093</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>548659</x:v>
+        <x:v>548661</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39938</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2357,145 +2357,145 @@
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>608073</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>37872</x:v>
+        <x:v>35551</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>42093</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>604647</x:v>
+        <x:v>615321</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>35551</x:v>
+        <x:v>37872</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>42093</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>615321</x:v>
+        <x:v>604647</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2759,51 +2759,51 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>599897</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G28" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>116</x:v>
@@ -2995,673 +2995,677 @@
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>607272</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>40309</x:v>
+        <x:v>40312</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="H32" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>42086</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="R32" s="14" t="s">
+      <x:c r="S32" s="14" t="n">
+        <x:v>592256</x:v>
+      </x:c>
+      <x:c r="T32" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="S32" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T32" s="16" t="s">
+      <x:c r="U32" s="16" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>130</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>42093</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R33" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="Q33" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>592254</x:v>
+        <x:v>623531</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40309</x:v>
+        <x:v>40312</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>42086</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>609387</x:v>
+        <x:v>592255</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="U34" s="16" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40312</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592255</x:v>
+        <x:v>592253</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>40308</x:v>
+        <x:v>40309</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>42810</x:v>
+        <x:v>42086</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>632228</x:v>
+        <x:v>588550</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="C37" s="3" t="s"/>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="n">
+        <x:v>40309</x:v>
+      </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42093</x:v>
+        <x:v>42086</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>623531</x:v>
+        <x:v>592319</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>40312</x:v>
+        <x:v>37872</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>592256</x:v>
+        <x:v>638146</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>40312</x:v>
+        <x:v>40309</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
+      <x:c r="E39" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>42086</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>592253</x:v>
+        <x:v>609387</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40309</x:v>
+        <x:v>40312</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>135</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42086</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="S40" s="14" t="n">
+        <x:v>592254</x:v>
+      </x:c>
+      <x:c r="T40" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="S40" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T40" s="16" t="s">
+      <x:c r="U40" s="16" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40309</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42086</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>592319</x:v>
+        <x:v>611029</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>37872</x:v>
+        <x:v>40308</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>42810</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>638146</x:v>
+        <x:v>632228</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40309</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
@@ -3856,326 +3860,326 @@
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>607266</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="B47" s="0" t="s">
+      <x:c r="C47" s="3" t="n">
+        <x:v>39356</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="s"/>
+      <x:c r="G47" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="n">
-[...6 lines deleted...]
-      <x:c r="G47" s="0" t="s">
+      <x:c r="H47" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="H47" s="0" t="s">
+      <x:c r="I47" s="4" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>42093</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="Q47" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="S47" s="0" t="n">
+        <x:v>631089</x:v>
+      </x:c>
+      <x:c r="T47" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="U47" s="4" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>585933</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="R49" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="S49" s="0" t="n">
+        <x:v>591813</x:v>
+      </x:c>
+      <x:c r="T49" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="R49" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>39356</x:v>
+        <x:v>37872</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>42093</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>631089</x:v>
+        <x:v>585635</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40308</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42810</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>604067</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39356</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
@@ -4211,204 +4215,204 @@
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>636308</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40308</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42810</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>600923</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>604411</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>604475</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
@@ -4539,154 +4543,154 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>635394</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>638147</x:v>
+        <x:v>635407</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>635407</x:v>
+        <x:v>638147</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>49</x:v>