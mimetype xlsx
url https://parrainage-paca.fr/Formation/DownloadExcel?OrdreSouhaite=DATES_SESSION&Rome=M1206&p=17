--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -350,95 +350,95 @@
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hautes Etudes de Comptabilité et de Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>HECG</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 9e</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance financière</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion performance</x:t>
@@ -569,62 +569,62 @@
   <x:si>
     <x:t>10/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel (Contrat de Professionnalisation)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
@@ -719,153 +719,153 @@
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comptabilité initiation</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme supérieur de comptabilité et de gestion</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TVA Obligations déclaratives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention comptabilité - contrôle - audit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bilan et Compte de Résultat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finance pour non financier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>magistère droit, fiscalité et comptabilité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>expert en contrôle de gestion et audit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comptabilité au quotidien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention comptabilité - contrôle - audit</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Comptabilité au quotidien</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse financière en entreprise : initiation</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Clôture comptable</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse financière en entreprise : perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
@@ -2487,243 +2487,243 @@
       <x:c r="H15" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="R15" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="Q15" s="4" t="s">
+      <x:c r="S15" s="0" t="n">
+        <x:v>500538</x:v>
+      </x:c>
+      <x:c r="T15" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="R15" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>461222</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>495332</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>500538</x:v>
+        <x:v>504723</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2959,51 +2959,51 @@
       <x:c r="I23" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>557180</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
@@ -3623,391 +3623,391 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>550753</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37836</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>550983</x:v>
+        <x:v>550752</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>550978</x:v>
+        <x:v>550983</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>550981</x:v>
+        <x:v>550978</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>550985</x:v>
+        <x:v>550981</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>550977</x:v>
+        <x:v>550985</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>37855</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>550752</x:v>
+        <x:v>550977</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -4097,84 +4097,84 @@
       <x:c r="R42" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>550980</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>461218</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4334,1071 +4334,1071 @@
       <x:c r="R46" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>547172</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>461215</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>461224</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>461234</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>461244</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>461255</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>577591</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>577590</x:v>
+        <x:v>461253</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>461242</x:v>
+        <x:v>552218</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>461253</x:v>
+        <x:v>461242</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="I56" s="16" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>552218</x:v>
+        <x:v>577590</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>552213</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>461236</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>461246</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>461248</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>461228</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>461250</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>578132</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>578133</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5489,276 +5489,277 @@
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>559042</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>588354</x:v>
+        <x:v>549368</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>545634</x:v>
+        <x:v>588354</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>549368</x:v>
+        <x:v>545634</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>548548</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5802,122 +5803,122 @@
         <x:v>546855</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>578360</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>578358</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
@@ -6017,73 +6018,73 @@
         <x:v>613759</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>577111</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
@@ -6799,1090 +6800,1084 @@
       <x:c r="J90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>594982</x:v>
+        <x:v>620476</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>594985</x:v>
+        <x:v>634236</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>42356</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>635299</x:v>
+        <x:v>594986</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>42356</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
-      <x:c r="E93" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>142</x:v>
-[...2 lines deleted...]
-        <x:v>143</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>614708</x:v>
+        <x:v>635299</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>229</x:v>
-[...1 lines deleted...]
-      <x:c r="C94" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C94" s="15" t="n">
+        <x:v>41855</x:v>
+      </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s"/>
+      <x:c r="E94" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="H94" s="14" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="J94" s="14" t="s"/>
+      <x:c r="J94" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>32663</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>634230</x:v>
+        <x:v>614708</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>634233</x:v>
+        <x:v>634230</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>634234</x:v>
+        <x:v>634233</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>634235</x:v>
+        <x:v>634234</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>214</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>595451</x:v>
+        <x:v>634235</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>237</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>597151</x:v>
+        <x:v>595451</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>37515</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>620476</x:v>
+        <x:v>597151</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>634236</x:v>
+        <x:v>634232</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>594986</x:v>
+        <x:v>594980</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>601756</x:v>
+        <x:v>594983</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>246</x:v>
-[...1 lines deleted...]
-      <x:c r="C104" s="15" t="s"/>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C104" s="15" t="n">
+        <x:v>41855</x:v>
+      </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>87</x:v>
-[...1 lines deleted...]
-      <x:c r="J104" s="14" t="s"/>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="J104" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>32663</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>634232</x:v>
+        <x:v>594982</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>639024</x:v>
+        <x:v>594985</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>248</x:v>
-[...1 lines deleted...]
-      <x:c r="C106" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C106" s="15" t="n">
+        <x:v>41855</x:v>
+      </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>87</x:v>
-[...1 lines deleted...]
-      <x:c r="J106" s="14" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="J106" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>32663</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>634228</x:v>
+        <x:v>601756</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="Q107" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R107" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="S107" s="0" t="n">
+        <x:v>639024</x:v>
+      </x:c>
+      <x:c r="T107" s="4" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="U107" s="4" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>594983</x:v>
+        <x:v>594984</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>226</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>594984</x:v>
+        <x:v>634228</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7892,210 +7887,210 @@
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>594981</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>594987</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>634231</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>634229</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>26</x:v>
@@ -8109,54 +8104,54 @@
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>608203</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8166,51 +8161,51 @@
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>607967</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
@@ -8228,51 +8223,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>602090</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8285,51 +8280,51 @@
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>602089</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8399,51 +8394,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>607160</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
@@ -8518,59 +8513,59 @@
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>600176</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -8950,51 +8945,51 @@
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>639023</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -9003,51 +8998,51 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>636673</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
@@ -9160,51 +9155,51 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>612324</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -9213,51 +9208,51 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>636677</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
@@ -9424,51 +9419,51 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>635570</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
@@ -9526,51 +9521,51 @@
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>599153</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -9586,59 +9581,59 @@
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>599154</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
@@ -9751,148 +9746,147 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>558635</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>32663</x:v>
+        <x:v>32632</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>618552</x:v>
+        <x:v>625658</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>32632</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>625658</x:v>
+        <x:v>618552</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
@@ -10066,51 +10060,51 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>636684</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
@@ -10118,51 +10112,51 @@
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>635577</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
@@ -10326,175 +10320,175 @@
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>601993</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>461225</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>461229</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -10513,270 +10507,270 @@
       <x:c r="S158" s="14" t="n">
         <x:v>636683</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>119</x:v>
-[...2 lines deleted...]
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>609596</x:v>
+        <x:v>601817</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>119</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>609597</x:v>
+        <x:v>603680</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>601817</x:v>
+        <x:v>609596</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="H162" s="14" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>603680</x:v>
+        <x:v>609597</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10789,59 +10783,59 @@
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>635192</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
@@ -10859,84 +10853,84 @@
       <x:c r="R164" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>635565</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>635685</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -10972,200 +10966,200 @@
       <x:c r="S166" s="14" t="n">
         <x:v>637706</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>601816</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>635683</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>608022</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11191,59 +11185,59 @@
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>609443</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
@@ -11262,101 +11256,101 @@
         <x:v>635560</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>602197</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
@@ -11477,51 +11471,51 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>635568</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -11582,51 +11576,51 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>635579</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -11635,51 +11629,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>636685</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
@@ -11687,51 +11681,51 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>635552</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32663</x:v>
       </x:c>
@@ -11792,51 +11786,51 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>635571</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
@@ -11847,51 +11841,51 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>635575</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
@@ -12055,100 +12049,100 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>635563</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>639536</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
@@ -12263,51 +12257,51 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>635580</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
@@ -12422,51 +12416,51 @@
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>635556</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
@@ -12529,51 +12523,51 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>635561</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
@@ -12584,95 +12578,95 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>635566</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32663</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>635576</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>