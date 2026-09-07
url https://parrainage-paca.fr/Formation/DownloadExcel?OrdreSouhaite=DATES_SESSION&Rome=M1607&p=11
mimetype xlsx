--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -515,239 +515,239 @@
   <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Alpes Développement Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistant juridique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistant d'administration commerciale (TPE/PME) (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétariat assistanat commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro assistance à la gestion des organisations et de leurs activités</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Frédéric Mistral - Lycée des Métiers de l'Automobile et des Services aux Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
     <x:t>Capacité en droit</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Droit</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Alpes Développement Formation</x:t>
-[...32 lines deleted...]
-    <x:t>DIGNE LES BAINS</x:t>
+    <x:t>Word initiation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistant de gestion et d'administration d'entreprise (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétariat assistanat formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Beau de Rochas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Sévigné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Cour Maintenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Word perfectionnement</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...124 lines deleted...]
-  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant juridique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
   </x:si>
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
@@ -965,110 +965,110 @@
   <x:si>
     <x:t>MALIJAI</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>LA GAUDE</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-VILLE</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel chargé d'accueil et de gestion administrative</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFASAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SISTERON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA COLLE-SUR-LOUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENELLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assistant de facturation pour Infirmier Libéral : Découvrir les bases du métier de facturier 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Mysa Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13124</x:t>
   </x:si>
   <x:si>
     <x:t>PEYPIN</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-ANDRE-LES-ALPES</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel chargé d'accueil et de gestion administrative</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Formation bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant d'administration commerciale (TPE/PME)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
@@ -1556,50 +1556,92 @@
   <x:si>
     <x:t>Lycée Maintenon</x:t>
   </x:si>
   <x:si>
     <x:t>83409</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Golfe de St-Tropez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASSIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Dumas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO H Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Les Fauvettes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Sainte-Élisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ste-Elisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azur Fce</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
@@ -1640,180 +1682,138 @@
   <x:si>
     <x:t>83512</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée R Goscinny</x:t>
   </x:si>
   <x:si>
     <x:t>06340</x:t>
   </x:si>
   <x:si>
     <x:t>DRAP</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Edmond Rostand</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lycée des métiers La Calade - Jane Vialle </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Calade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F de Croisset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ch Grawitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Ste J d'Arc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST RAPHAEL CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEF</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Périer</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée du Golfe de St-Tropez</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée H Matisse</x:t>
   </x:si>
   <x:si>
     <x:t>06140</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international G Duby</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
-  </x:si>
-[...79 lines deleted...]
-    <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>LP M Casarès</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
@@ -4895,1667 +4895,1670 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>588262</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>148</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="H35" s="0" t="s">
+      <x:c r="I35" s="4" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="R35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>576289</x:v>
+        <x:v>572397</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="C36" s="15" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="n">
+        <x:v>40249</x:v>
+      </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>158</x:v>
-[...1 lines deleted...]
-      <x:c r="J36" s="14" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>35006</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="R36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>572397</x:v>
+        <x:v>579343</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>555935</x:v>
+        <x:v>555975</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>149</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>588261</x:v>
+        <x:v>549136</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>40705</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
+      <x:c r="E39" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>611961</x:v>
+        <x:v>555935</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40705</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>547066</x:v>
+        <x:v>588261</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>557199</x:v>
+        <x:v>611961</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>553233</x:v>
+        <x:v>547066</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>168</x:v>
-[...1 lines deleted...]
-      <x:c r="C43" s="3" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>572399</x:v>
+        <x:v>557199</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>556757</x:v>
+        <x:v>553233</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>547493</x:v>
+        <x:v>556757</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>40249</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>35006</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>579343</x:v>
+        <x:v>547493</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="n">
+        <x:v>39823</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="s"/>
+      <x:c r="G47" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I47" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="n">
-[...14 lines deleted...]
-      </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="R47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>555975</x:v>
+        <x:v>576289</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>549136</x:v>
+        <x:v>572398</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>188</x:v>
-[...1 lines deleted...]
-      <x:c r="C49" s="3" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="n">
+        <x:v>36804</x:v>
+      </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>156</x:v>
-[...2 lines deleted...]
-        <x:v>157</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>572398</x:v>
+        <x:v>576110</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s"/>
+      <x:c r="E50" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>576110</x:v>
+        <x:v>555976</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>555976</x:v>
+        <x:v>555933</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>36390</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35004</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>555933</x:v>
+        <x:v>575059</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>36390</x:v>
+        <x:v>40249</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>35004</x:v>
+        <x:v>35006</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>575059</x:v>
+        <x:v>579346</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>40249</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>35006</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>579346</x:v>
+        <x:v>547506</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>547506</x:v>
+        <x:v>552417</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>552417</x:v>
+        <x:v>611957</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>611957</x:v>
+        <x:v>547502</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>547502</x:v>
+        <x:v>557204</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>557204</x:v>
+        <x:v>553188</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>553188</x:v>
+        <x:v>586155</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>128</x:v>
-[...1 lines deleted...]
-      <x:c r="C61" s="3" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>15052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>586155</x:v>
+        <x:v>611963</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>164</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>171</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>611963</x:v>
+        <x:v>572399</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -6590,171 +6593,171 @@
         <x:v>557203</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="Q64" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="Q64" s="16" t="s">
+      <x:c r="R64" s="14" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>552416</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>611960</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -7021,51 +7024,51 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>607465</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
@@ -7106,51 +7109,51 @@
       <x:c r="I73" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>632225</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -7427,51 +7430,51 @@
       <x:c r="I79" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>629482</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -7480,51 +7483,51 @@
         <x:v>245</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>629483</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>255</x:v>
@@ -8196,51 +8199,51 @@
         <x:v>245</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>612570</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>245</x:v>
@@ -8298,51 +8301,51 @@
         <x:v>245</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>612605</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>245</x:v>
@@ -9031,51 +9034,51 @@
         <x:v>245</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>612519</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>245</x:v>
@@ -9488,51 +9491,51 @@
       <x:c r="I119" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>612577</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -9966,51 +9969,51 @@
       <x:c r="M128" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>601984</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
@@ -10026,1485 +10029,1488 @@
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>534019</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>248</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>71632</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>534020</x:v>
+        <x:v>584582</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>71632</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>534255</x:v>
+        <x:v>534020</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>244</x:v>
-[...1 lines deleted...]
-      <x:c r="H132" s="14" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>612522</x:v>
+        <x:v>534255</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>612531</x:v>
+        <x:v>612522</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>612543</x:v>
+        <x:v>612531</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>612563</x:v>
+        <x:v>612543</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>612579</x:v>
+        <x:v>612563</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>612603</x:v>
+        <x:v>612579</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>612606</x:v>
+        <x:v>612603</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>612636</x:v>
+        <x:v>612606</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>35054</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>597750</x:v>
+        <x:v>612636</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>258</x:v>
-[...1 lines deleted...]
-      <x:c r="C141" s="3" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="n">
+        <x:v>36804</x:v>
+      </x:c>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>612520</x:v>
+        <x:v>609212</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>244</x:v>
-[...1 lines deleted...]
-      <x:c r="H142" s="14" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>612539</x:v>
+        <x:v>534254</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>258</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>41239</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>612555</x:v>
+        <x:v>611291</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>612576</x:v>
+        <x:v>612521</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>612593</x:v>
+        <x:v>612530</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>612596</x:v>
+        <x:v>612541</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>612599</x:v>
+        <x:v>612545</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>612615</x:v>
+        <x:v>612549</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>584582</x:v>
+        <x:v>612566</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>609212</x:v>
+        <x:v>612580</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>248</x:v>
-[...2 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>534254</x:v>
+        <x:v>612589</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>307</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>308</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>611291</x:v>
+        <x:v>612602</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>612521</x:v>
+        <x:v>612635</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>612530</x:v>
+        <x:v>571763</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>612541</x:v>
+        <x:v>576614</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>612545</x:v>
+        <x:v>612585</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>35054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>612549</x:v>
+        <x:v>597750</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>245</x:v>
@@ -11513,100 +11519,100 @@
       <x:c r="K158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>612566</x:v>
+        <x:v>612520</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>612580</x:v>
+        <x:v>612539</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>245</x:v>
@@ -11615,354 +11621,354 @@
       <x:c r="K160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>612589</x:v>
+        <x:v>612555</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>612602</x:v>
+        <x:v>612576</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>612635</x:v>
+        <x:v>612593</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>571763</x:v>
+        <x:v>612596</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>576614</x:v>
+        <x:v>612599</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>612585</x:v>
+        <x:v>612615</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="R166" s="14" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -12003,73 +12009,73 @@
         <x:v>603786</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
@@ -12135,69 +12141,69 @@
       <x:c r="G170" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>615823</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -12254,193 +12260,193 @@
       <x:c r="G172" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>615824</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>615825</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>615826</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
@@ -12530,156 +12536,156 @@
       <x:c r="I177" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>614914</x:v>
+        <x:v>614913</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>614913</x:v>
+        <x:v>614916</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>614916</x:v>
+        <x:v>614914</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>235</x:v>
@@ -13019,337 +13025,337 @@
         <x:v>614946</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>15294</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>616674</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>616780</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>615132</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>616676</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>616675</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>601780</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
@@ -13371,51 +13377,51 @@
       <x:c r="J193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>600000</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -13430,51 +13436,51 @@
       <x:c r="J194" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>599923</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -13563,193 +13569,193 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>599999</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>601739</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>601783</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>617462</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
@@ -13872,105 +13878,105 @@
         <x:v>370</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>621781</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>630320</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
@@ -13985,51 +13991,51 @@
         <x:v>370</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>621782</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>370</x:v>
@@ -14051,100 +14057,100 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>621783</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="R206" s="14" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>614953</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
@@ -14157,51 +14163,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>618821</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="G208" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>110</x:v>
@@ -14220,70 +14226,70 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>583811</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -14453,51 +14459,51 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>604500</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>54</x:v>
@@ -14668,179 +14674,179 @@
       <x:c r="I216" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>633683</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>625566</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>630452</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -14920,51 +14926,51 @@
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>604503</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35035</x:v>
@@ -15040,125 +15046,125 @@
         <x:v>402</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>583790</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>632252</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>632253</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
@@ -15183,160 +15189,159 @@
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>576619</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s"/>
+      <x:c r="E226" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>626462</x:v>
+        <x:v>622408</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
-      <x:c r="E227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>622408</x:v>
+        <x:v>626462</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="G228" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>402</x:v>
@@ -15477,70 +15482,70 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>629753</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -15748,57 +15753,57 @@
       <x:c r="H235" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>608524</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
@@ -15914,51 +15919,51 @@
       <x:c r="J238" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>594439</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>459</x:v>
@@ -16396,51 +16401,51 @@
       <x:c r="J247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>595264</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
@@ -16692,91 +16697,91 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>595300</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="Q253" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="Q253" s="4" t="s">
+      <x:c r="R253" s="0" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>603604</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -16847,2399 +16852,2397 @@
       <x:c r="H255" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="Q255" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="Q255" s="4" t="s">
+      <x:c r="R255" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>609641</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>608429</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C257" s="3" t="s"/>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C257" s="3" t="n">
+        <x:v>41239</x:v>
+      </x:c>
       <x:c r="D257" s="3" t="s"/>
+      <x:c r="E257" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>594438</x:v>
+        <x:v>608525</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>451</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C258" s="15" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C258" s="15" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D258" s="15" t="s"/>
-      <x:c r="E258" s="14" t="s"/>
+      <x:c r="E258" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>594440</x:v>
+        <x:v>607755</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C259" s="3" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C259" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D259" s="3" t="s"/>
+      <x:c r="E259" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>594447</x:v>
+        <x:v>617230</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C260" s="15" t="s"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C260" s="15" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>594450</x:v>
+        <x:v>595262</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C261" s="3" t="s"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C261" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>594452</x:v>
+        <x:v>595271</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C262" s="15" t="s"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C262" s="15" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>594459</x:v>
+        <x:v>595274</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C263" s="3" t="s"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C263" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>594470</x:v>
+        <x:v>595285</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C264" s="15" t="s"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C264" s="15" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>594475</x:v>
+        <x:v>595288</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C265" s="3" t="s"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C265" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>594480</x:v>
+        <x:v>595296</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C266" s="15" t="s"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C266" s="15" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>594485</x:v>
+        <x:v>595305</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C267" s="3" t="s"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C267" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>594495</x:v>
+        <x:v>595314</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>451</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>452</x:v>
-[...1 lines deleted...]
-      <x:c r="C268" s="15" t="s"/>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C268" s="15" t="n">
+        <x:v>38625</x:v>
+      </x:c>
       <x:c r="D268" s="15" t="s"/>
-      <x:c r="E268" s="14" t="s"/>
+      <x:c r="E268" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>594437</x:v>
+        <x:v>628954</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>594445</x:v>
+        <x:v>594438</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>594460</x:v>
+        <x:v>594440</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>594466</x:v>
+        <x:v>594447</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>594493</x:v>
+        <x:v>594450</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>594498</x:v>
+        <x:v>594452</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
-      <x:c r="E274" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>607452</x:v>
+        <x:v>594459</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
-      <x:c r="E275" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>609655</x:v>
+        <x:v>594470</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
-      <x:c r="E276" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>607756</x:v>
+        <x:v>594475</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>595261</x:v>
+        <x:v>594480</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>595282</x:v>
+        <x:v>594485</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>595290</x:v>
+        <x:v>594495</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
-        <x:v>451</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
-      <x:c r="E280" s="14" t="s"/>
+      <x:c r="E280" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>595297</x:v>
+        <x:v>607452</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
+      <x:c r="E281" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H281" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>595312</x:v>
+        <x:v>609655</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
-        <x:v>451</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
-      <x:c r="E282" s="14" t="s"/>
+      <x:c r="E282" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>595313</x:v>
+        <x:v>607756</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>554</x:v>
-[...2 lines deleted...]
-        <x:v>555</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>638071</x:v>
+        <x:v>595261</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>611959</x:v>
+        <x:v>595282</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
-      <x:c r="E285" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-        <x:v>161</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>608525</x:v>
+        <x:v>595290</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>607755</x:v>
+        <x:v>595297</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
-      <x:c r="E287" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>617230</x:v>
+        <x:v>595312</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
-      <x:c r="E288" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>628954</x:v>
+        <x:v>595313</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
-      <x:c r="E289" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>600475</x:v>
+        <x:v>638071</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>451</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
-      <x:c r="E290" s="14" t="s"/>
+      <x:c r="E290" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>470</x:v>
-[...1 lines deleted...]
-      <x:c r="H290" s="14" t="s"/>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H290" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>595262</x:v>
+        <x:v>600475</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>595271</x:v>
+        <x:v>611959</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>595274</x:v>
+        <x:v>594437</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="Q293" s="4" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="R293" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="Q293" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>595285</x:v>
+        <x:v>594445</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="Q294" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="Q294" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>595288</x:v>
+        <x:v>594460</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>595296</x:v>
+        <x:v>594466</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>595305</x:v>
+        <x:v>594493</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="Q297" s="4" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="R297" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="Q297" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>595314</x:v>
+        <x:v>594498</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>62</x:v>
@@ -19274,251 +19277,251 @@
       <x:c r="S298" s="14" t="n">
         <x:v>604780</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>617227</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="Q300" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="Q300" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>617232</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>611962</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>595263</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
@@ -19696,51 +19699,51 @@
       <x:c r="J306" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>595270</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -19834,135 +19837,135 @@
       <x:c r="S308" s="14" t="n">
         <x:v>595273</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="R309" s="0" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>595275</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>595276</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
@@ -20251,105 +20254,105 @@
       <x:c r="J316" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>595289</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>595294</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
@@ -20473,51 +20476,51 @@
       <x:c r="J320" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>595302</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
@@ -20708,51 +20711,51 @@
       <x:c r="M324" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>609461</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -20787,426 +20790,426 @@
         <x:v>609649</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>603238</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>638775</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H328" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="H328" s="14" t="s">
+      <x:c r="I328" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="I328" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>603515</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>639861</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H330" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="H330" s="14" t="s">
+      <x:c r="I330" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="I330" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J330" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="P330" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q330" s="16" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="R330" s="14" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>601920</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>629808</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>608430</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
@@ -21355,78 +21358,78 @@
         <x:v>594436</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>594444</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>449</x:v>
@@ -21489,51 +21492,51 @@
       <x:c r="J338" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>594449</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>619</x:v>
@@ -21648,51 +21651,51 @@
       <x:c r="J341" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>594461</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
@@ -21835,78 +21838,78 @@
         <x:v>629</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>594471</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>594473</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
@@ -22260,75 +22263,75 @@
         <x:v>449</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>594490</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>594491</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
@@ -22397,51 +22400,51 @@
       <x:c r="J355" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>594494</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
@@ -22469,88 +22472,88 @@
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>594497</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>603603</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
@@ -22597,135 +22600,135 @@
       <x:c r="S358" s="14" t="n">
         <x:v>609653</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="R359" s="0" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>620515</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>595269</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
@@ -22952,51 +22955,51 @@
         <x:v>39823</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>592208</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
@@ -23009,51 +23012,51 @@
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>592209</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
@@ -23463,51 +23466,51 @@
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>594488</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>35035</x:v>
@@ -23576,88 +23579,88 @@
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>632351</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>611958</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
@@ -23781,51 +23784,51 @@
       <x:c r="J380" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>595307</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
@@ -23937,51 +23940,51 @@
         <x:v>39823</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>592206</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
@@ -23994,114 +23997,114 @@
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>592207</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>39823</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>592210</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -24190,75 +24193,75 @@
         <x:v>594442</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>594451</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>715</x:v>
@@ -24324,100 +24327,100 @@
       <x:c r="J390" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>594462</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>594469</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
@@ -24453,140 +24456,140 @@
         <x:v>377</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>594474</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>594484</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="Q394" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="Q394" s="16" t="s">
+      <x:c r="R394" s="14" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>603606</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -24616,110 +24619,110 @@
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>604439</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>601740</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>111</x:v>
@@ -24924,193 +24927,193 @@
       <x:c r="G401" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>625532</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>601784</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>601782</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -25125,51 +25128,51 @@
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>630450</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>35035</x:v>
@@ -25210,51 +25213,51 @@
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>558974</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
@@ -25296,246 +25299,245 @@
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>627779</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>85</x:v>
-[...1 lines deleted...]
-      <x:c r="C408" s="15" t="s"/>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C408" s="15" t="n">
+        <x:v>38625</x:v>
+      </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="J408" s="14" t="s"/>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J408" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>584332</x:v>
+        <x:v>626484</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>222</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>626459</x:v>
+        <x:v>584332</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>626484</x:v>
+        <x:v>626459</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>618766</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
@@ -25550,117 +25552,117 @@
       <x:c r="G412" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>625991</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>625568</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
@@ -26159,51 +26161,51 @@
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>627861</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>111</x:v>
@@ -26303,51 +26305,51 @@
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>639496</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
@@ -26389,87 +26391,87 @@
       <x:c r="R426" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>633099</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>627992</x:v>
+        <x:v>628846</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
@@ -26481,111 +26483,111 @@
       <x:c r="J428" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>628880</x:v>
+        <x:v>627992</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>628846</x:v>
+        <x:v>628880</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
@@ -26684,75 +26686,75 @@
       <x:c r="T431" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>624927</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>239</x:v>
@@ -26777,51 +26779,51 @@
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>575136</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>55</x:v>
@@ -26834,51 +26836,51 @@
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>621219</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>35035</x:v>
@@ -26941,167 +26943,167 @@
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>576626</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>603607</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>623255</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
@@ -27159,51 +27161,51 @@
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>633100</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>55</x:v>
@@ -27673,74 +27675,74 @@
       <x:c r="R449" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>633334</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>635942</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
@@ -28038,95 +28040,95 @@
         <x:v>240</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>576627</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>635949</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
@@ -28216,51 +28218,51 @@
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>638434</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
@@ -28291,51 +28293,51 @@
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>633102</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>111</x:v>
@@ -28348,105 +28350,105 @@
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>639571</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>639580</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>111</x:v>
@@ -28459,51 +28461,51 @@
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>639564</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>35035</x:v>
@@ -28513,51 +28515,51 @@
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>639573</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>111</x:v>
@@ -28570,105 +28572,105 @@
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>639574</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>639576</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>111</x:v>
@@ -28681,593 +28683,594 @@
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>639581</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>639569</x:v>
+        <x:v>639575</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>639570</x:v>
+        <x:v>639577</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>639572</x:v>
+        <x:v>639578</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>639583</x:v>
+        <x:v>639579</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>246</x:v>
-[...1 lines deleted...]
-      <x:c r="C473" s="3" t="s"/>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C473" s="3" t="n">
+        <x:v>41239</x:v>
+      </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="J473" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>576606</x:v>
+        <x:v>639582</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>639575</x:v>
+        <x:v>639569</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>639577</x:v>
+        <x:v>639570</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>639578</x:v>
+        <x:v>639572</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>639579</x:v>
+        <x:v>639583</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>307</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>793</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>793</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>639582</x:v>
+        <x:v>576606</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>795</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -29347,70 +29350,70 @@
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>612164</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -29728,51 +29731,51 @@
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>617372</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">