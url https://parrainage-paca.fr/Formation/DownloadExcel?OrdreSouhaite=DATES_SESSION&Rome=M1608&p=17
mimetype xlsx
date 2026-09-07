--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -938,60 +938,60 @@
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de la gestion et de la comptabilité : gestion comptable et financière</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>Préparer les opérations comptables périodiques - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assurer les opérations comptables au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Préparer les opérations comptables périodiques - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de comptabilité et d'administration en PME/TPE BC1 gérer la comptabilité des activités quotidiennes de la PME</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Handicapé</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer les travaux administratifs de secrétariat au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC05 Définir sa stratégie commerciale et son marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
@@ -2627,221 +2627,221 @@
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>555940</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>555773</x:v>
+        <x:v>588110</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>549137</x:v>
+        <x:v>555773</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>588110</x:v>
+        <x:v>549137</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -6998,51 +6998,51 @@
       <x:c r="K92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>576023</x:v>
+        <x:v>576024</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -7055,51 +7055,51 @@
       <x:c r="K93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>576024</x:v>
+        <x:v>576023</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>147</x:v>
@@ -7241,51 +7241,51 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>576003</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
@@ -7708,51 +7708,51 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>601786</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>