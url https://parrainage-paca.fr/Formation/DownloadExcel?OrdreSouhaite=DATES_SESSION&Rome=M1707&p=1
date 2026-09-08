--- v0 (2026-09-07)
+++ v1 (2026-09-08)
@@ -671,86 +671,86 @@
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours international business</x:t>
   </x:si>
   <x:si>
     <x:t>Vente distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours au management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention marketing, vente parcours communication et conduite du changement</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager en ingénierie d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention marketing, vente parcours communication et conduite du changement</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention langues étrangères appliquées parcours au management international</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention métiers du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et commerce international parcours financement stratégies internationales</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing et stratégie</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
@@ -866,56 +866,56 @@
   <x:si>
     <x:t>Master mention marketing, vente parcours marketing intégré dans un monde digitalisé (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours management et marketing des services</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours marketing and brand management</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
@@ -1082,119 +1082,119 @@
   <x:si>
     <x:t>Commercialisation vin spiritueux</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en développement commercial et marketing spécialisation entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement des activités (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes et de Recherches Touristiques - Ecole Supérieure de Commerce des Administrations et Entreprises du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CERET - ESCAET</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise touristique</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation Digital Business Developer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation marketing digital et E-Commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Chef de projet webmarketing et e-commerce (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dcf - Academy Numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil entreprise</x:t>
   </x:si>
   <x:si>
-    <x:t>Chef de projet webmarketing et e-commerce (Apprentissage)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
@@ -1268,74 +1268,74 @@
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Développement Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing digital spécialisation marketing et data analytics</x:t>
   </x:si>
   <x:si>
     <x:t>Mettre en œuvre une stratégie de négociation gagnant-gagnant</x:t>
   </x:si>
   <x:si>
     <x:t>Mettre en valeur et développer commercialement votre marque de cosmétiques bio</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire 4E</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>Commerce - Les fondamentaux des techniques de vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Savoir répondre à un appel d'offre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marché public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Convaincre et s’imposer en négociation</x:t>
   </x:si>
   <x:si>
-    <x:t>Commerce - Les fondamentaux des techniques de vente</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>E-Commerce : Les bases pour vendre en ligne</x:t>
   </x:si>
   <x:si>
     <x:t>Aristée</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>E-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
@@ -1409,59 +1409,59 @@
   <x:si>
     <x:t>05/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management et business</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing digital BC03 Piloter une campagne de marketing digital et analyser sa performance</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité manager marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité management de la relation client et du marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management et stratégie d’entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité marketing, digital business et IA</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Construire et piloter son plan d'actions commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin formation emploi skillers - Métiers du commercial et du marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
   </x:si>
   <x:si>
     <x:t>ADEFC</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
@@ -1571,257 +1571,257 @@
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing digital et e-commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>M2S Formation Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie digitale marketing et commerciale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Étude marché</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ism Fénélon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de développement commercial et marketing (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé d'affaires commerciales (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Marseille - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">manager du développement commercial </x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSEEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager de la stratégie commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chargé de développement commercial et marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESID - Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>responsable d'affaires agroalimentaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École supérieure de commerce des entrepreneurs de la naturalité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercialisation agroalimentaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISARA - campus d'Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>responsable de la performance commerciale et du marketing digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Aix - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMD École de management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMD Ecole de management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...53 lines deleted...]
-    <x:t>ESID - Nice</x:t>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de développement commercial spécialisation immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie marketing digital (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication professionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de développement commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement Promotion Echanges Internationaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Tunon - Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention marketing, vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analyse de données</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSCA programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Win Sport School Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager de la stratégie digitale marketing et commerciale (Apprentissage)</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>master mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor en sciences du management - diplôme de management international</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
@@ -2210,59 +2210,59 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de développement commercial et marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager en ingénierie d'affaires et performance commerciale spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargé de développement commercial et marketing</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
@@ -2384,57 +2384,57 @@
   <x:si>
     <x:t>07/09/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet webmarketing et e-commerce (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Perfectionner son accueil et ses techniques de vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
   </x:si>
   <x:si>
     <x:t>ACF - IFASUD</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial pour les non commerciaux</x:t>
   </x:si>
@@ -3695,160 +3695,159 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>35748</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>506025</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s"/>
+      <x:c r="E14" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>525431</x:v>
+        <x:v>506025</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5990,115 +5989,113 @@
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>575025</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>35164</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>547217</x:v>
+        <x:v>575704</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
@@ -6111,218 +6108,220 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>575024</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>35748</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>38</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>204</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>31847</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>553086</x:v>
+        <x:v>547217</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38286</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>552451</x:v>
+        <x:v>553086</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>38286</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>575704</x:v>
+        <x:v>552451</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40445</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6519,51 +6518,51 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
@@ -7452,51 +7451,51 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>575027</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
@@ -7569,148 +7568,148 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>598318</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
@@ -8957,88 +8956,88 @@
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>37069</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>544701</x:v>
+        <x:v>544702</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>333</x:v>
@@ -9070,442 +9069,442 @@
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>607491</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>37633</x:v>
+        <x:v>37069</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>544702</x:v>
+        <x:v>544701</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>550951</x:v>
+        <x:v>550947</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>550947</x:v>
+        <x:v>550989</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>550989</x:v>
+        <x:v>550992</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>35106</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>34271</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>550992</x:v>
+        <x:v>551049</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>551049</x:v>
+        <x:v>551051</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>551051</x:v>
+        <x:v>550951</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
@@ -10107,198 +10106,199 @@
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>549745</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>37814</x:v>
+        <x:v>40851</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
+      <x:c r="E125" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="P125" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="P125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>599890</x:v>
+        <x:v>584184</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>40851</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>584184</x:v>
+        <x:v>599890</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>553083</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
@@ -11510,409 +11510,409 @@
         <x:v>613716</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>606896</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>314</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>609145</x:v>
+        <x:v>614409</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>314</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>13209</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>609146</x:v>
+        <x:v>614423</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>402</x:v>
-[...1 lines deleted...]
-      <x:c r="C153" s="3" t="s"/>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="n">
+        <x:v>37633</x:v>
+      </x:c>
       <x:c r="D153" s="3" t="s"/>
+      <x:c r="E153" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>613709</x:v>
+        <x:v>609145</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>41109</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s"/>
+      <x:c r="E154" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>612772</x:v>
+        <x:v>609146</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>614409</x:v>
+        <x:v>613709</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>405</x:v>
-[...1 lines deleted...]
-      <x:c r="C156" s="15" t="s"/>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C156" s="15" t="n">
+        <x:v>41109</x:v>
+      </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="J156" s="14" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="J156" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>13209</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>614423</x:v>
+        <x:v>612772</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>53</x:v>
@@ -12728,51 +12728,51 @@
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>599485</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34052</x:v>
@@ -13492,361 +13492,361 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>638205</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>39354</x:v>
+        <x:v>41109</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>635171</x:v>
+        <x:v>632711</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>38938</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>633417</x:v>
+        <x:v>633422</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>448</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="J189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>633422</x:v>
+        <x:v>632635</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>165</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="J190" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>632711</x:v>
+        <x:v>632638</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>402</x:v>
-[...1 lines deleted...]
-      <x:c r="C191" s="3" t="s"/>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="n">
+        <x:v>39354</x:v>
+      </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
+      <x:c r="J191" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>632635</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>393</x:v>
-[...1 lines deleted...]
-      <x:c r="C192" s="15" t="s"/>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C192" s="15" t="n">
+        <x:v>38938</x:v>
+      </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="J192" s="14" t="s"/>
+      <x:c r="J192" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>632638</x:v>
+        <x:v>633417</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>41</x:v>
@@ -14744,84 +14744,84 @@
         <x:v>600242</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>630995</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>42180</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15201,2182 +15201,2184 @@
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>601436</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>41672</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s"/>
+      <x:c r="E218" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L218" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M218" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N218" s="15" t="n">
+        <x:v>34052</x:v>
+      </x:c>
+      <x:c r="O218" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="P218" s="14" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="Q218" s="16" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="R218" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="L218" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>615939</x:v>
+        <x:v>628176</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>39096</x:v>
+        <x:v>41475</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
+      <x:c r="E219" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>21551</x:v>
+        <x:v>34060</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="P219" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="P219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>635340</x:v>
+        <x:v>631052</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>40240</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>596820</x:v>
+        <x:v>605214</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
+      <x:c r="E221" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>635286</x:v>
+        <x:v>605215</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>40591</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s"/>
+      <x:c r="E222" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>592568</x:v>
+        <x:v>600151</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>38025</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
+      <x:c r="E223" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>591883</x:v>
+        <x:v>609201</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>38131</x:v>
+        <x:v>39884</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s"/>
+      <x:c r="E224" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>521</x:v>
-[...1 lines deleted...]
-      <x:c r="H224" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>632405</x:v>
+        <x:v>608406</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>41475</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>34060</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>631052</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>41960</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>527</x:v>
-[...1 lines deleted...]
-      <x:c r="H226" s="14" t="s"/>
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s">
+        <x:v>514</x:v>
+      </x:c>
       <x:c r="I226" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>628176</x:v>
+        <x:v>609199</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>38025</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>605214</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>38025</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>605215</x:v>
+        <x:v>600167</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>600151</x:v>
+        <x:v>601435</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>39884</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>536</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>609201</x:v>
+        <x:v>615887</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>39884</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
-      <x:c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>192</x:v>
-[...2 lines deleted...]
-        <x:v>193</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>608406</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>114</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>608527</x:v>
+        <x:v>591883</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>39096</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>21551</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>592492</x:v>
+        <x:v>635340</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>592527</x:v>
+        <x:v>635286</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>36352</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>596954</x:v>
+        <x:v>596820</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>38131</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>616687</x:v>
+        <x:v>615939</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>42353</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
+      <x:c r="E237" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>31025</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>635308</x:v>
+        <x:v>603643</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s"/>
+      <x:c r="E238" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>592070</x:v>
+        <x:v>603644</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>609199</x:v>
+        <x:v>602778</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>41809</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>601435</x:v>
+        <x:v>628326</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>39884</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
+      <x:c r="E241" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>615887</x:v>
+        <x:v>601146</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>599056</x:v>
+        <x:v>592492</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
-      <x:c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>600167</x:v>
+        <x:v>592527</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>42353</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>561</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>601146</x:v>
+        <x:v>635308</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>40568</x:v>
+        <x:v>36352</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
-      <x:c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>201</x:v>
-[...2 lines deleted...]
-        <x:v>202</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>602778</x:v>
+        <x:v>596954</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>41809</x:v>
+        <x:v>38131</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
-      <x:c r="E246" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>15004</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>628326</x:v>
+        <x:v>632405</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>40377</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
-      <x:c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="Q247" s="4" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="R247" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="Q247" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>603643</x:v>
+        <x:v>592070</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
-      <x:c r="E248" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>603644</x:v>
+        <x:v>639857</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>42153</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>639857</x:v>
+        <x:v>635317</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>42153</x:v>
+        <x:v>38763</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>635317</x:v>
+        <x:v>616041</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>38763</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>32006</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>616041</x:v>
+        <x:v>591887</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>591887</x:v>
+        <x:v>592069</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>38131</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>592069</x:v>
+        <x:v>616687</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>624500</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -17494,51 +17496,51 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>605507</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -17550,408 +17552,408 @@
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>602010</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>596483</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>615941</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>41114</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>592844</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>603758</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>603760</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>592528</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>592574</x:v>
       </x:c>
@@ -18015,51 +18017,51 @@
       <x:c r="T266" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -18074,193 +18076,193 @@
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>632404</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>614691</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -18331,114 +18333,114 @@
       <x:c r="I272" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>609622</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>628184</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -18470,125 +18472,125 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>628197</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>622559</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -18642,103 +18644,103 @@
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>617122</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>39450</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>595756</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -18756,154 +18758,154 @@
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>601434</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>41060</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>592822</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>609202</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38604</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -18994,51 +18996,51 @@
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>628219</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
@@ -19170,127 +19172,127 @@
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40445</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>592540</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>592561</x:v>
       </x:c>
@@ -19333,51 +19335,51 @@
       <x:c r="M289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>628179</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>37968</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>455</x:v>
@@ -19399,238 +19401,238 @@
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>603083</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>635306</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>635309</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>597167</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>37131</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>616017</x:v>
       </x:c>
@@ -19737,127 +19739,127 @@
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>592538</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>597168</x:v>
       </x:c>
@@ -19908,111 +19910,111 @@
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>607795</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>41809</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>620436</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>28</x:v>
@@ -20084,268 +20086,268 @@
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>600153</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>597170</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>597171</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>597479</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>41194</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>615885</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
@@ -20366,259 +20368,259 @@
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>609600</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>635310</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>635311</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>592005</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>632386</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>41479</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20707,238 +20709,238 @@
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>608409</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>635307</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38604</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>616049</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>615880</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>615940</x:v>
       </x:c>
@@ -21048,51 +21050,51 @@
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>628321</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -21107,441 +21109,441 @@
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>601754</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>605213</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>591882</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>41056</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>592823</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>596824</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>592593</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>624487</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>635281</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -21569,135 +21571,135 @@
       <x:c r="T328" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>603545</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>592562</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -21791,51 +21793,51 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>52</x:v>
@@ -21848,73 +21850,73 @@
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>606172</x:v>
       </x:c>
@@ -21965,234 +21967,234 @@
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>604831</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>624518</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>592567</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>591884</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -22243,186 +22245,186 @@
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>600152</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>592526</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>592529</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>592530</x:v>
       </x:c>
@@ -22472,127 +22474,127 @@
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>607291</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>632376</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>624499</x:v>
       </x:c>
@@ -22643,127 +22645,127 @@
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>609844</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>620393</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>624501</x:v>
       </x:c>
@@ -23007,57 +23009,57 @@
         <x:v>617121</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
@@ -23165,51 +23167,51 @@
       <x:c r="M356" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>628980</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -23233,51 +23235,51 @@
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>602513</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
@@ -23469,221 +23471,222 @@
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>41688</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>281</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>628373</x:v>
+        <x:v>581790</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>41688</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>600230</x:v>
+        <x:v>628373</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>38025</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s"/>
+      <x:c r="E364" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>581790</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
@@ -23995,51 +23998,51 @@
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>633567</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
@@ -24052,51 +24055,51 @@
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>601590</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -24185,75 +24188,75 @@
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>628339</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
@@ -24985,201 +24988,201 @@
         <x:v>632620</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>632618</x:v>
+        <x:v>632627</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>639854</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>632627</x:v>
+        <x:v>632618</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -25334,78 +25337,78 @@
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>633992</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -25566,78 +25569,78 @@
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>635188</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -25894,51 +25897,51 @@
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>599766</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
@@ -25965,78 +25968,78 @@
       <x:c r="S404" s="14" t="n">
         <x:v>608915</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>607712</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
@@ -26081,78 +26084,78 @@
       <x:c r="R406" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>622093</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>623261</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
@@ -26189,453 +26192,454 @@
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>599646</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>607721</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>40851</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>357</x:v>
-[...1 lines deleted...]
-      <x:c r="H410" s="14" t="s"/>
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="H410" s="14" t="s">
+        <x:v>764</x:v>
+      </x:c>
       <x:c r="I410" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>601339</x:v>
+        <x:v>607729</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>607729</x:v>
+        <x:v>607695</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>535</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
-      <x:c r="E412" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
-        <x:v>412</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>607695</x:v>
+        <x:v>634465</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>772</x:v>
-[...1 lines deleted...]
-      <x:c r="C413" s="3" t="s"/>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C413" s="3" t="n">
+        <x:v>40851</x:v>
+      </x:c>
       <x:c r="D413" s="3" t="s"/>
+      <x:c r="E413" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>686</x:v>
-[...2 lines deleted...]
-        <x:v>687</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="J413" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>634465</x:v>
+        <x:v>601339</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>607667</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>607684</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
         <x:v>776</x:v>
@@ -26694,51 +26698,51 @@
       <x:c r="E417" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>600234</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
@@ -26839,73 +26843,73 @@
         <x:v>638240</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>611883</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>237</x:v>
@@ -27268,75 +27272,75 @@
         <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>639711</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>