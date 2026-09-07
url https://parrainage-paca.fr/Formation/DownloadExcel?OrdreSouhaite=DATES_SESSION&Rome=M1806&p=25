--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -530,59 +530,59 @@
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projets informatiques spécialité applications intelligentes et big data (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert cloud, sécurité et infrastructure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation Expert DevOps (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert intelligence artificielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation expert en développement logiciel, mobile et loT (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation expert en développement web (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert cyber sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert informatique et systèmes d'information spécialisation expert en développement logiciel, mobile et loT (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation Game Designer et Game Programmer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projet web digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Dcf - Academy Numérique</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projets informatiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
@@ -770,170 +770,170 @@
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en informatique et système d'information</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité réseaux &amp; télécommunications parcours cybersécurité</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention informatique parcours fiabilité et sécurité informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours Ingénierie du développement logiciel parcours ingénierie du développement logiciel</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité réseaux &amp; télécommunications parcours cybersécurité</x:t>
+    <x:t>Bachelor en sciences et ingénierie - cybersécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Supérieur de l’Électronique et du Numérique - Toulon - Yncréa Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours géométrie et informatique graphique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours science et ingénierie des données</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management des systèmes d'information parcours management des systèmes d'information, conseil et transformation digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration système</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYRICARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention IA - Intelligence Artificielle / AI - Artificial Intelligence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inatec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mathématiques appliquées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en architecture et développement logiciel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Architecture système information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des ressources humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en infrastructures de données massives (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplon.co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplon.co - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cesi Association - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention management des systèmes d'information parcours management des systèmes d'information, conseil et transformation digitale</x:t>
-[...100 lines deleted...]
-  <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer - développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture des systèmes d’information spécialisation expert cloud, sécurité et infrastructure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer - intelligence artificielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle - développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture des systèmes d’information spécialisation Expert Cloud, sécurité et infrastructure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle - IA &amp; DATA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2028 00:00:00</x:t>
@@ -1007,74 +1007,74 @@
   <x:si>
     <x:t>11/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UX/UI designer</x:t>
   </x:si>
   <x:si>
     <x:t>Vivaneo</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Unix</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Product owner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la transformation digitale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
     <x:t>Coaching Agile transformations</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
-    <x:t>Product owner</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Proxmox haute disponibilité et clustering</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Proxmox les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Proxmox réseau et stockage partagé</x:t>
   </x:si>
   <x:si>
     <x:t>Développeur full stack</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie et développement de projet digital - spécialité product manager 702</x:t>
@@ -1343,150 +1343,150 @@
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique verte</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>informatique (My Digital School)</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
+    <x:t>Nice Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Centrale Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Nice Sophia Ynov Campus</x:t>
+    <x:t>Responsable green IT (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Skills</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Skills - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en informatique et système d'information spécificité web (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Aix - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert en informatique et système d'information spécificité web (Apprentissage)</x:t>
+    <x:t>Manager en stratégie et développement de projet digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention management des systèmes d'information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention management des systèmes d'information</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité science des données parcours exploration et modélisation statistique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement de projets transversaux et innovants (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en informatique et système d'information spécificité logiciel (Apprentissage)</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation aux métiers du digital</x:t>
   </x:si>
   <x:si>
     <x:t>Label Emmaus</x:t>
   </x:si>
   <x:si>
     <x:t>93130</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation entrée formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
@@ -3515,212 +3515,212 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>535038</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>535022</x:v>
+        <x:v>535026</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>535025</x:v>
+        <x:v>535022</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>535026</x:v>
+        <x:v>535025</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -4078,51 +4078,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>506859</x:v>
+        <x:v>506861</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>56</x:v>
@@ -4137,51 +4137,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>506861</x:v>
+        <x:v>506862</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -4194,51 +4194,51 @@
       <x:c r="K35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>506862</x:v>
+        <x:v>506859</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>56</x:v>
@@ -6534,91 +6534,91 @@
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>584266</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>35455</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>574956</x:v>
+        <x:v>575556</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
@@ -6633,753 +6633,753 @@
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>574959</x:v>
+        <x:v>574956</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>35455</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>31045</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>575556</x:v>
+        <x:v>574959</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>39278</x:v>
+        <x:v>40744</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24293</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>574957</x:v>
+        <x:v>599305</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>574960</x:v>
+        <x:v>574957</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>39775</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>615689</x:v>
+        <x:v>574960</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>35908</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>575017</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>40744</x:v>
+        <x:v>39485</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>245</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>24293</x:v>
+        <x:v>11052</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>599305</x:v>
+        <x:v>578115</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>39485</x:v>
+        <x:v>39765</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
+      <x:c r="E85" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>11052</x:v>
+        <x:v>31009</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="P85" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="Q85" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="R85" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="S85" s="0" t="n">
+        <x:v>579366</x:v>
+      </x:c>
+      <x:c r="T85" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="P85" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>39765</x:v>
+        <x:v>36075</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>31009</x:v>
+        <x:v>24210</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="P86" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q86" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R86" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="S86" s="14" t="n">
+        <x:v>549303</x:v>
+      </x:c>
+      <x:c r="T86" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="P86" s="14" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>36075</x:v>
+        <x:v>39585</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>24210</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>549303</x:v>
+        <x:v>546302</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>546302</x:v>
+        <x:v>546303</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>39585</x:v>
+        <x:v>38112</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
-      <x:c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-        <x:v>102</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>31008</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>546303</x:v>
+        <x:v>611659</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>38112</x:v>
+        <x:v>37638</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s"/>
+      <x:c r="E90" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>32008</x:v>
+        <x:v>24218</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>611659</x:v>
+        <x:v>554510</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40150</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7389,634 +7389,634 @@
       <x:c r="L91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>584170</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>37638</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>24218</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="R92" s="14" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="S92" s="14" t="n">
+        <x:v>550955</x:v>
+      </x:c>
+      <x:c r="T92" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="Q92" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>550955</x:v>
+        <x:v>551046</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="U93" s="4" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>37744</x:v>
+        <x:v>37843</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24218</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>551046</x:v>
+        <x:v>550743</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="U94" s="16" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>37843</x:v>
+        <x:v>40150</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>24218</x:v>
+        <x:v>31094</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>550743</x:v>
+        <x:v>589901</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="U95" s="4" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>40150</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>31094</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>589901</x:v>
+        <x:v>550953</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="U96" s="16" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>550953</x:v>
+        <x:v>551044</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="U97" s="4" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>551044</x:v>
+        <x:v>551039</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="U98" s="16" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>551039</x:v>
+        <x:v>551041</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="U99" s="4" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>37744</x:v>
+        <x:v>36075</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24210</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>551041</x:v>
+        <x:v>549291</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>36075</x:v>
+        <x:v>39775</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
-      <x:c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>24210</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>549291</x:v>
+        <x:v>615689</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
@@ -8831,92 +8831,100 @@
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>612217</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>312</x:v>
-[...1 lines deleted...]
-      <x:c r="C117" s="3" t="s"/>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="n">
+        <x:v>38905</x:v>
+      </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>31024</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>628044</x:v>
+        <x:v>608953</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
@@ -8931,216 +8939,208 @@
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>602648</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>31024</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>578314</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38591</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>608664</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>162</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>127</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>31006</x:v>
+        <x:v>31024</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>608953</x:v>
+        <x:v>628044</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
@@ -9155,51 +9155,51 @@
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>615687</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38599</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9212,51 +9212,51 @@
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>615679</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
@@ -9271,108 +9271,108 @@
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>608954</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38591</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>608663</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38591</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -9385,51 +9385,51 @@
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>613760</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -9442,51 +9442,51 @@
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>602647</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
@@ -9501,51 +9501,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>615688</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
@@ -9988,79 +9988,79 @@
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>623623</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>601772</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>142</x:v>
@@ -10349,148 +10349,148 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>636082</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>38478</x:v>
+        <x:v>38591</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>31008</x:v>
+        <x:v>31094</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>635880</x:v>
+        <x:v>632719</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38591</x:v>
+        <x:v>38478</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>31094</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>632719</x:v>
+        <x:v>635880</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38478</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -11219,144 +11219,144 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>596782</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40744</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>620439</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>40744</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>638772</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38325</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
@@ -11833,51 +11833,51 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>597161</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>41</x:v>
@@ -12444,51 +12444,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>595013</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>40836</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -12742,51 +12742,51 @@
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>603429</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>41</x:v>
@@ -13070,154 +13070,154 @@
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>592083</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>40612</x:v>
+        <x:v>39490</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>592576</x:v>
+        <x:v>592283</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>39490</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>592084</x:v>
+        <x:v>592286</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>41616</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -13245,51 +13245,51 @@
       <x:c r="R196" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>596945</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -13349,1169 +13349,1169 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>597468</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>39490</x:v>
+        <x:v>40612</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>592283</x:v>
+        <x:v>592576</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>39490</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>592286</x:v>
+        <x:v>592084</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>39586</x:v>
+        <x:v>39388</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
+      <x:c r="E201" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>615895</x:v>
+        <x:v>607747</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>605596</x:v>
+        <x:v>605595</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>597467</x:v>
+        <x:v>606194</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>38097</x:v>
+        <x:v>39490</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>595663</x:v>
+        <x:v>592284</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>592082</x:v>
+        <x:v>615895</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>357</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>42370</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s"/>
+      <x:c r="E206" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>635316</x:v>
+        <x:v>605596</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>40170</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>606194</x:v>
+        <x:v>639858</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>40170</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>639858</x:v>
+        <x:v>597467</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>39490</x:v>
+        <x:v>41589</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>592284</x:v>
+        <x:v>596742</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>41589</x:v>
+        <x:v>42370</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>596742</x:v>
+        <x:v>635316</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>38325</x:v>
+        <x:v>38097</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>595755</x:v>
+        <x:v>595663</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>39586</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>615894</x:v>
+        <x:v>592082</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>35401</x:v>
+        <x:v>38325</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
-      <x:c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>79</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>11036</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>603430</x:v>
+        <x:v>595755</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>41354</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>443</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>609174</x:v>
+        <x:v>615894</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>38112</x:v>
+        <x:v>35401</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>32008</x:v>
+        <x:v>11036</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>605527</x:v>
+        <x:v>603430</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>40573</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="H216" s="14" t="s"/>
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>605599</x:v>
+        <x:v>609174</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>39388</x:v>
+        <x:v>38112</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>607747</x:v>
+        <x:v>605527</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>605595</x:v>
+        <x:v>605599</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -15236,51 +15236,51 @@
         <x:v>92</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>24210</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>601236</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
@@ -15885,51 +15885,51 @@
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>618295</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
@@ -16006,51 +16006,51 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>608070</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
@@ -16067,51 +16067,51 @@
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>607705</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
@@ -16182,51 +16182,51 @@
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>618364</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
@@ -16242,51 +16242,51 @@
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>608924</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
@@ -16323,162 +16323,162 @@
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>587020</x:v>
+        <x:v>587026</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>587023</x:v>
+        <x:v>587020</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>587026</x:v>
+        <x:v>587023</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>143</x:v>