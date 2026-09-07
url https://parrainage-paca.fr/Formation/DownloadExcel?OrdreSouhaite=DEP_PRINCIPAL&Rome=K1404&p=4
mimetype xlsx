--- v0 (2026-09-06)
+++ v1 (2026-09-07)
@@ -437,177 +437,177 @@
   <x:si>
     <x:t>Théorie graphes</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management public</x:t>
   </x:si>
   <x:si>
     <x:t>Aide développement</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention droit</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours droit et management publics des collectivités territoriales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit des finances publiques et de la fiscalité</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention sciences de l'eau parcours gestion de l'eau et des milieux aquatiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention santé publique parcours handicap et santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit de l'environnement parcours droit de l'énergie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention santé publique parcours  Artificial intelligence for public health</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention économie du droit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention géographie, aménagement, environnement et développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réaliser un projet local grâce aux subventions européennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noitulos SolutioN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aide Union européenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention direction de projets ou établissements culturels parcours administration des institutions culturelles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention biodiversité, écologie et évolution parcours écologie pour la gestion des villes et des territoires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences naturelles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention géographie, aménagement, environnement et développement parcours  territoires, société, aménagement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie du droit parcours business law and economics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention intervention et développement social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention intervention et développement social parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention intervention et développement social parcours handicap et dépendance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management public parcours attractivité et nouveau marketing territorial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management public parcours management des établissements sanitaires et sociaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management public parcours management qualité et gestion des risques sociétaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management public parcours marketing et communication publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management public parcours recherche, études et conseil en sciences de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management public parcours sécurité et management des territoires</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention sciences de l'eau parcours hydrogéologie et géochimie des eaux</x:t>
-  </x:si>
-[...124 lines deleted...]
-    <x:t>Master mention management public parcours sécurité et management des territoires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement parcours  qualité et sécurité en agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen parcours droit international</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie parcours recherche en économie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours biodiversité : fonctions et conservation</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers|Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biodiversité, écologie et évolution</x:t>
   </x:si>
@@ -3224,1130 +3224,1130 @@
       <x:c r="K34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>639487</x:v>
+        <x:v>639486</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>36761</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>12518</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>581233</x:v>
+        <x:v>576235</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>39311</x:v>
+        <x:v>36761</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>11001</x:v>
+        <x:v>12518</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>576232</x:v>
+        <x:v>581233</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>39020</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>13054</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>591988</x:v>
+        <x:v>576232</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39194</x:v>
+        <x:v>39020</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>12205</x:v>
+        <x:v>13054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>592056</x:v>
+        <x:v>591988</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39294</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>592090</x:v>
+        <x:v>592056</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="C40" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="n">
+        <x:v>39294</x:v>
+      </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>136</x:v>
-[...1 lines deleted...]
-      <x:c r="J40" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J40" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>13091</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>618609</x:v>
+        <x:v>592090</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>13091</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>597429</x:v>
+        <x:v>618609</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>39311</x:v>
+        <x:v>38184</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>11001</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>639851</x:v>
+        <x:v>597429</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>39294</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>577308</x:v>
+        <x:v>639851</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>39185</x:v>
+        <x:v>39294</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>577546</x:v>
+        <x:v>577308</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39194</x:v>
+        <x:v>39185</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>12205</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>575534</x:v>
+        <x:v>577546</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>39020</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>13054</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>575686</x:v>
+        <x:v>575534</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>39281</x:v>
+        <x:v>39020</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>13054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>639486</x:v>
+        <x:v>575686</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>39311</x:v>
+        <x:v>39040</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>11001</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>576235</x:v>
+        <x:v>591996</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>591996</x:v>
+        <x:v>581564</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="Q50" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>581564</x:v>
+        <x:v>574965</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>39040</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>13072</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>574965</x:v>
+        <x:v>592057</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>39194</x:v>
+        <x:v>35914</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>12205</x:v>
+        <x:v>13016</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>592057</x:v>
+        <x:v>575032</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>575032</x:v>
+        <x:v>575037</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
@@ -4362,51 +4362,51 @@
       <x:c r="K54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>575037</x:v>
+        <x:v>575038</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -4419,51 +4419,51 @@
       <x:c r="K55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>575038</x:v>
+        <x:v>575039</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
@@ -4478,51 +4478,51 @@
       <x:c r="K56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>575039</x:v>
+        <x:v>575040</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -4535,116 +4535,116 @@
       <x:c r="K57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>575040</x:v>
+        <x:v>575041</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>35914</x:v>
+        <x:v>39281</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>13016</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>575041</x:v>
+        <x:v>639487</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4698,54 +4698,54 @@
       <x:c r="H60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="Q60" s="16" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>574997</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
@@ -4891,82 +4891,82 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>575687</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39020</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>591987</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
@@ -5441,51 +5441,51 @@
       <x:c r="I73" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>574883</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
@@ -6534,57 +6534,57 @@
       <x:c r="H92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>11001</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q92" s="16" t="s">
+      <x:c r="R92" s="14" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>576234</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6877,131 +6877,131 @@
       <x:c r="H98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>11001</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q98" s="16" t="s">
+      <x:c r="R98" s="14" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>576233</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39311</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>11001</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="Q99" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q99" s="4" t="s">
+      <x:c r="R99" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>576236</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
@@ -7065,774 +7065,774 @@
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>592065</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>39185</x:v>
+        <x:v>40019</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12505</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>639469</x:v>
+        <x:v>592287</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>592066</x:v>
+        <x:v>639469</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>39311</x:v>
+        <x:v>39185</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>11001</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>576237</x:v>
+        <x:v>592066</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>39015</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>13057</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>592036</x:v>
+        <x:v>576237</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>592039</x:v>
+        <x:v>592036</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>39185</x:v>
+        <x:v>39015</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>592067</x:v>
+        <x:v>592039</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>39195</x:v>
+        <x:v>39185</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>592072</x:v>
+        <x:v>592067</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>38186</x:v>
+        <x:v>39195</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>597424</x:v>
+        <x:v>592072</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>597425</x:v>
+        <x:v>597424</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>38166</x:v>
+        <x:v>38186</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>13237</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>597454</x:v>
+        <x:v>597425</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>39040</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>633809</x:v>
+        <x:v>597454</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>39185</x:v>
+        <x:v>39040</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>577544</x:v>
+        <x:v>633809</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>39281</x:v>
+        <x:v>39185</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>577562</x:v>
+        <x:v>577544</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39281</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -7845,402 +7845,405 @@
       <x:c r="K115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>577563</x:v>
+        <x:v>577562</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>39194</x:v>
+        <x:v>39281</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>12205</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>575536</x:v>
+        <x:v>577563</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>39195</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>574998</x:v>
+        <x:v>575536</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>35914</x:v>
+        <x:v>39195</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>13016</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>575036</x:v>
+        <x:v>574998</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>38166</x:v>
+        <x:v>35914</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>13237</x:v>
+        <x:v>13016</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>576335</x:v>
+        <x:v>575036</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>576336</x:v>
+        <x:v>576335</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>40019</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>12505</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>592287</x:v>
+        <x:v>576336</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8818,51 +8821,51 @@
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>592185</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>12205</x:v>