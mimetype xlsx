--- v0 (2026-09-06)
+++ v1 (2026-09-07)
@@ -332,89 +332,89 @@
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée D Villars</x:t>
   </x:si>
   <x:si>
     <x:t>05010</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Création entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Dominique Villars</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing : Initiation + approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires (Contrat de Professionnalisation)</x:t>
@@ -500,194 +500,194 @@
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Avenir en Perspective</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avenir en Perspective - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion relation client</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de la stratégie marketing</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing stratégique</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires</x:t>
   </x:si>
   <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement Promotion Echanges Internationaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skillers - métiers du commercial et du marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebm Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebm Business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de la stratégie marketing omnicanale spécialisation MBA marketing du luxe et innovation (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing industriel</x:t>
   </x:si>
   <x:si>
-    <x:t>ANTIBES</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
-    <x:t>06210</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2028 00:00:00</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Lycée Jacques Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
@@ -1580,188 +1580,188 @@
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la santé : nutrition, alimentation parcours coordination de projet nutrition (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>Produit diététique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>responsable de la performance commerciale et du marketing digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager du développement de projets transversaux et innovants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDGE BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseiller commercial en vins et spiritueux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Joliot Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention marketing, vente parcours communication et conduite du changement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Gambetta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement dans la filière vins et spiritueux (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESAME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisme de Gestion du Lycée Technique Privé Catholique Saint Jean - Ogec Saint Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de développement stratégique spécialisation marketing international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Général et Technologique Saint Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Sap Formations</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>responsable de la performance commerciale et du marketing digital</x:t>
-[...118 lines deleted...]
-  <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours marketing intégré dans un monde digitalisé (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
@@ -1775,83 +1775,83 @@
   <x:si>
     <x:t>Master mention management de l'innovation parcours stratégies digitales et pilotage des innovations numériques</x:t>
   </x:si>
   <x:si>
     <x:t>Product builder no code (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Développement Low Code - No Code</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2031 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOAD PIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Studi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Product manager</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion projet informatique</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable marketing et communication</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Product builder no code</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Product manager (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing</x:t>
@@ -1943,83 +1943,83 @@
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>First Line Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var - Antenne Formaplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
-    <x:t>First Line Formation</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
@@ -2054,147 +2054,147 @@
   <x:si>
     <x:t>06/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Saint Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>manager de business unit</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
   </x:si>
   <x:si>
     <x:t>ACF - IFASUD</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management - Antenne Draguignan</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Cour Maintenon</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Dumont d'Urville</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/25/2025 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale La Denoves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTEUX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIGNON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
@@ -3655,374 +3655,374 @@
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>604217</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>547578</x:v>
+        <x:v>545113</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>601462</x:v>
+        <x:v>596725</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="P19" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>575976</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>545113</x:v>
+        <x:v>547578</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K21" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L21" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M21" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N21" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O21" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="J21" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>596725</x:v>
+        <x:v>601462</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>545472</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
@@ -4035,51 +4035,51 @@
       <x:c r="G23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>605944</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
@@ -4572,1449 +4572,1452 @@
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>565512</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>554039</x:v>
+        <x:v>607323</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40592</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>34057</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>592569</x:v>
+        <x:v>607865</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>36518</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>34030</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>537648</x:v>
+        <x:v>545149</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>36519</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>34091</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="P36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>537651</x:v>
+        <x:v>608526</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>545094</x:v>
+        <x:v>602011</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>36518</x:v>
+        <x:v>40592</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>34030</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>513405</x:v>
+        <x:v>592569</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>36518</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>607306</x:v>
+        <x:v>513405</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>36518</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>34030</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>537647</x:v>
+        <x:v>607306</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>36518</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>545086</x:v>
+        <x:v>537647</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>558634</x:v>
+        <x:v>545086</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>554038</x:v>
+        <x:v>558634</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>162</x:v>
-[...1 lines deleted...]
-      <x:c r="C45" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>581460</x:v>
+        <x:v>554038</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>165</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>582012</x:v>
+        <x:v>581460</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>547003</x:v>
+        <x:v>582012</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>554757</x:v>
+        <x:v>603774</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>603774</x:v>
+        <x:v>600271</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>36518</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>600271</x:v>
+        <x:v>537648</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>36519</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
-      <x:c r="E51" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34091</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>607323</x:v>
+        <x:v>537651</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>607865</x:v>
+        <x:v>545094</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
-      <x:c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>545149</x:v>
+        <x:v>554039</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="H54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>608526</x:v>
+        <x:v>547003</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>602011</x:v>
+        <x:v>554757</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>556468</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -6080,81 +6083,81 @@
       <x:c r="S58" s="14" t="n">
         <x:v>601934</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>599234</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -6198,78 +6201,78 @@
       <x:c r="S60" s="14" t="n">
         <x:v>599469</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>571075</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
@@ -6429,144 +6432,144 @@
       <x:c r="R64" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>608888</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>615981</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>578823</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -6762,147 +6765,147 @@
       <x:c r="R70" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>542524</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>571002</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>42070</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>21775</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>635295</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7271,146 +7274,146 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>545161</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>603412</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
@@ -7461,84 +7464,84 @@
       <x:c r="S82" s="14" t="n">
         <x:v>546512</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>548450</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -7641,184 +7644,184 @@
         <x:v>556463</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>571085</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40592</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>592570</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>40592</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>635287</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
@@ -8018,99 +8021,99 @@
       <x:c r="M92" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>586469</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>554040</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -8266,51 +8269,51 @@
       <x:c r="U96" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -8475,64 +8478,64 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>593959</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -8679,69 +8682,69 @@
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34091</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>537652</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8762,331 +8765,331 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>631052</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>554876</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>596722</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>603410</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>550544</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -9183,75 +9186,75 @@
       <x:c r="S112" s="14" t="n">
         <x:v>566524</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>599667</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
@@ -9329,54 +9332,54 @@
       <x:c r="I115" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>608239</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
@@ -9595,91 +9598,91 @@
         <x:v>605205</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>602006</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -9772,200 +9775,200 @@
       <x:c r="S122" s="14" t="n">
         <x:v>552308</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>550533</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>552265</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>601145</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -9986,75 +9989,75 @@
       <x:c r="L126" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>603557</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -10065,55 +10068,55 @@
         <x:v>583334</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -10633,51 +10636,51 @@
       <x:c r="M137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>547776</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
@@ -11476,51 +11479,51 @@
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11685,74 +11688,74 @@
       <x:c r="M155" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>545106</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11875,51 +11878,51 @@
       <x:c r="S158" s="14" t="n">
         <x:v>545114</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -12499,388 +12502,388 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>520235</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>607674</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>607675</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>608920</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>607684</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>603824</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>556643</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
@@ -12893,108 +12896,108 @@
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>597478</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>575551</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
@@ -13027,189 +13030,189 @@
       <x:c r="M178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>603758</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>478405</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>596727</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -13274,137 +13277,137 @@
       <x:c r="R182" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>608924</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37582</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>595842</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37582</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>575052</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>374</x:v>
@@ -13602,57 +13605,57 @@
       <x:c r="R188" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>553017</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
@@ -13661,79 +13664,79 @@
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>635310</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
@@ -13830,57 +13833,57 @@
       <x:c r="R192" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>593936</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>35910</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
@@ -13930,51 +13933,51 @@
       <x:c r="L194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>628339</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -14579,57 +14582,57 @@
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>635334</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
@@ -14747,57 +14750,57 @@
       <x:c r="R208" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>593938</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -15123,203 +15126,203 @@
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>522266</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>596726</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>597476</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>572164</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
@@ -15371,105 +15374,105 @@
       <x:c r="U219" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38763</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32006</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>616041</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -15478,57 +15481,57 @@
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>575025</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -15541,51 +15544,51 @@
       <x:c r="T222" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -16826,87 +16829,87 @@
       <x:c r="S244" s="14" t="n">
         <x:v>605523</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>601466</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
@@ -16921,54 +16924,54 @@
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>548862</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -17112,197 +17115,197 @@
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>607665</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35910</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>575873</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>575876</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="P252" s="14" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="Q252" s="16" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>575975</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
@@ -17688,51 +17691,51 @@
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -17954,51 +17957,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>601347</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -18039,51 +18042,51 @@
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>40442</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>21516</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -18253,2385 +18256,2362 @@
       <x:c r="M269" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>556514</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>602236</x:v>
+        <x:v>555016</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>36914</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>32016</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>556519</x:v>
+        <x:v>555758</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
-      <x:c r="E272" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>347</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>556535</x:v>
+        <x:v>618762</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>607945</x:v>
+        <x:v>601463</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
-      <x:c r="E274" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>607970</x:v>
+        <x:v>635286</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
-      <x:c r="E275" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>567058</x:v>
+        <x:v>606194</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
-      <x:c r="E276" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>600279</x:v>
+        <x:v>592005</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>42066</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>635286</x:v>
+        <x:v>639854</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>41354</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>606194</x:v>
+        <x:v>593942</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
-      <x:c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>455</x:v>
-[...2 lines deleted...]
-        <x:v>456</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>555016</x:v>
+        <x:v>520236</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
-      <x:c r="E280" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>320</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>322</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>555758</x:v>
+        <x:v>522268</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
+      <x:c r="E281" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H281" s="0" t="s">
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>618762</x:v>
+        <x:v>600279</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
-      <x:c r="E282" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>601463</x:v>
+        <x:v>593929</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>545100</x:v>
+        <x:v>604519</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C284" s="15" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C284" s="15" t="n">
+        <x:v>38368</x:v>
+      </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>103</x:v>
-[...1 lines deleted...]
-      <x:c r="J284" s="14" t="s"/>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="J284" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>567270</x:v>
+        <x:v>545100</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>511</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>42</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>599890</x:v>
+        <x:v>567270</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>42369</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>635309</x:v>
+        <x:v>599890</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>35907</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>91</x:v>
-[...2 lines deleted...]
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>575024</x:v>
+        <x:v>635309</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>35907</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
-      <x:c r="E288" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>337</x:v>
-[...1 lines deleted...]
-      <x:c r="H288" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I288" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>545031</x:v>
+        <x:v>575024</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
-      <x:c r="E289" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>152</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>554923</x:v>
+        <x:v>593947</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>549347</x:v>
+        <x:v>554923</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H291" s="0" t="s">
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>546785</x:v>
+        <x:v>549347</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>519</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>546968</x:v>
+        <x:v>546785</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>37074</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="H293" s="0" t="s">
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>553082</x:v>
+        <x:v>546968</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>37074</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H294" s="14" t="s"/>
+      <x:c r="I294" s="16" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="J294" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K294" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L294" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="M294" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N294" s="15" t="n">
+        <x:v>21540</x:v>
+      </x:c>
+      <x:c r="O294" s="14" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="P294" s="14" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="Q294" s="16" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="R294" s="14" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="S294" s="14" t="n">
+        <x:v>553082</x:v>
+      </x:c>
+      <x:c r="T294" s="16" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="U294" s="16" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="I295" s="4" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="J295" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K295" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L295" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="M295" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N295" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O295" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P295" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="I295" s="4" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>546433</x:v>
+        <x:v>599652</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>88</x:v>
-[...1 lines deleted...]
-      <x:c r="H296" s="14" t="s"/>
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s">
+        <x:v>525</x:v>
+      </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="Q296" s="16" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="R296" s="14" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="S296" s="14" t="n">
+        <x:v>546433</x:v>
+      </x:c>
+      <x:c r="T296" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="U296" s="16" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-        <x:v>279</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>609681</x:v>
+        <x:v>601465</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>556864</x:v>
+        <x:v>609681</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>42066</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>639711</x:v>
+        <x:v>556864</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>42066</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>553737</x:v>
+        <x:v>639711</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H301" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>586631</x:v>
+        <x:v>553737</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>31966</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>478402</x:v>
+        <x:v>586631</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>42353</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
-      <x:c r="E303" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>347</x:v>
-[...2 lines deleted...]
-        <x:v>302</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>608919</x:v>
+        <x:v>635306</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>31966</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s"/>
+      <x:c r="E304" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>593929</x:v>
+        <x:v>478402</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
+      <x:c r="E305" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>604519</x:v>
+        <x:v>608919</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>550673</x:v>
+        <x:v>545031</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>554097</x:v>
+        <x:v>550673</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>519</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>601152</x:v>
+        <x:v>554097</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="H309" s="0" t="s">
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>602642</x:v>
+        <x:v>601152</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
@@ -20640,562 +20620,587 @@
       <x:c r="K310" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>602644</x:v>
+        <x:v>602642</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>539</x:v>
-[...2 lines deleted...]
-        <x:v>540</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>600172</x:v>
+        <x:v>602644</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>37074</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>374</x:v>
-[...1 lines deleted...]
-      <x:c r="H312" s="14" t="s"/>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s">
+        <x:v>541</x:v>
+      </x:c>
       <x:c r="I312" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>600233</x:v>
+        <x:v>600172</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>37074</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
+      <x:c r="E313" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G313" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="I313" s="4" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="J313" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K313" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L313" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="M313" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N313" s="3" t="n">
+        <x:v>21540</x:v>
+      </x:c>
+      <x:c r="O313" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="P313" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="Q313" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="R313" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="S313" s="0" t="n">
+        <x:v>600233</x:v>
+      </x:c>
+      <x:c r="T313" s="4" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="U313" s="4" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s"/>
+      <x:c r="E314" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>544</x:v>
-[...1 lines deleted...]
-      <x:c r="H314" s="14" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s">
+        <x:v>273</x:v>
+      </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>593947</x:v>
+        <x:v>602236</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
+      <x:c r="E315" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H315" s="0" t="s">
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>520236</x:v>
+        <x:v>556519</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>436</x:v>
-[...1 lines deleted...]
-      <x:c r="C316" s="15" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C316" s="15" t="n">
+        <x:v>38583</x:v>
+      </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s"/>
+      <x:c r="E316" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>288</x:v>
-[...1 lines deleted...]
-      <x:c r="H316" s="14" t="s"/>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s">
+        <x:v>302</x:v>
+      </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>289</x:v>
-[...1 lines deleted...]
-      <x:c r="J316" s="14" t="s"/>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="J316" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>34030</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>522268</x:v>
+        <x:v>556535</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>42353</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
+      <x:c r="E317" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>31025</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>635306</x:v>
+        <x:v>607945</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>37814</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
-      <x:c r="E318" s="14" t="s"/>
+      <x:c r="E318" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>592005</x:v>
+        <x:v>607970</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C319" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
+      <x:c r="D319" s="3" t="s"/>
+      <x:c r="E319" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G319" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="I319" s="4" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="J319" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K319" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L319" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="M319" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N319" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O319" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P319" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="Q319" s="4" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="R319" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="S319" s="0" t="n">
+        <x:v>567058</x:v>
+      </x:c>
+      <x:c r="T319" s="4" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="U319" s="4" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...47 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
@@ -21311,123 +21316,123 @@
         <x:v>549</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>611116</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="I323" s="4" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="J323" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K323" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L323" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="M323" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N323" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O323" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P323" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="I323" s="4" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>546221</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>498</x:v>
@@ -21593,51 +21598,51 @@
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>40442</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>21516</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -21652,51 +21657,51 @@
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
@@ -21907,87 +21912,87 @@
       <x:c r="I332" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>600261</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -21998,51 +22003,51 @@
         <x:v>608007</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>477</x:v>
@@ -22381,72 +22386,72 @@
       <x:c r="M340" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>639529</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>35910</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
@@ -22464,265 +22469,266 @@
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>629555</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>41141</x:v>
+        <x:v>41107</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
+      <x:c r="E343" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F343" s="0" t="s">
+        <x:v>570</x:v>
+      </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>562</x:v>
-[...2 lines deleted...]
-        <x:v>563</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>31094</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>615703</x:v>
+        <x:v>638872</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>41107</x:v>
+        <x:v>41141</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
-      <x:c r="E344" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E344" s="14" t="s"/>
+      <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>575</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>563</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>31094</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>638872</x:v>
+        <x:v>615703</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>638871</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>26</x:v>
@@ -22757,169 +22763,169 @@
       <x:c r="U346" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>629556</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>40886</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G348" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>638876</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -22949,69 +22955,69 @@
       <x:c r="G350" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>615704</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
@@ -23148,51 +23154,51 @@
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>607705</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>55</x:v>
@@ -23205,365 +23211,365 @@
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>606193</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>602555</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>596724</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>622566</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>556609</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
@@ -24008,51 +24014,51 @@
       <x:c r="L368" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>601556</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -24178,51 +24184,51 @@
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>600593</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
@@ -24258,561 +24264,565 @@
       <x:c r="S372" s="14" t="n">
         <x:v>608578</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>552309</x:v>
+        <x:v>557776</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>557776</x:v>
+        <x:v>545315</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J375" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K375" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L375" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="M375" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="N375" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O375" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P375" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="J375" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>545315</x:v>
+        <x:v>548694</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>616</x:v>
-[...1 lines deleted...]
-      <x:c r="H376" s="14" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H376" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="I376" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>548694</x:v>
+        <x:v>604793</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>604793</x:v>
+        <x:v>556460</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>556460</x:v>
+        <x:v>598969</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="H379" s="0" t="s">
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>598969</x:v>
+        <x:v>602185</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>638</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>602185</x:v>
+        <x:v>602080</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H381" s="0" t="s">
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>602080</x:v>
+        <x:v>607693</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>589</x:v>
@@ -24823,639 +24833,633 @@
       <x:c r="K382" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>607693</x:v>
+        <x:v>607694</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>588</x:v>
-[...2 lines deleted...]
-        <x:v>302</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>607694</x:v>
+        <x:v>550672</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>536</x:v>
-[...1 lines deleted...]
-      <x:c r="H384" s="14" t="s"/>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H384" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>550672</x:v>
+        <x:v>599466</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
-      <x:c r="E385" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>199</x:v>
-[...2 lines deleted...]
-        <x:v>200</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>599466</x:v>
+        <x:v>620450</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>642</x:v>
-[...1 lines deleted...]
-      <x:c r="H386" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H386" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="I386" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>620450</x:v>
+        <x:v>554798</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
+      <x:c r="E387" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>554798</x:v>
+        <x:v>608870</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>644</x:v>
-[...1 lines deleted...]
-      <x:c r="H388" s="14" t="s"/>
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H388" s="14" t="s">
+        <x:v>646</x:v>
+      </x:c>
       <x:c r="I388" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>608870</x:v>
+        <x:v>607791</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>645</x:v>
-[...2 lines deleted...]
-        <x:v>646</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>607791</x:v>
+        <x:v>608699</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>42353</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
-      <x:c r="E390" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>608699</x:v>
+        <x:v>635307</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>42353</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>31025</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>635307</x:v>
+        <x:v>597477</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
-      <x:c r="E392" s="14" t="s"/>
+      <x:c r="E392" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>597477</x:v>
+        <x:v>552309</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
@@ -26248,64 +26252,64 @@
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>546528</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
@@ -26518,57 +26522,57 @@
       <x:c r="H411" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="Q411" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="Q411" s="4" t="s">
+      <x:c r="R411" s="0" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>624</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>607817</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -26631,51 +26635,51 @@
       <x:c r="G413" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>622386</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
@@ -26763,94 +26767,94 @@
       <x:c r="M415" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>603798</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>556146</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
@@ -26902,2100 +26906,2098 @@
       <x:c r="T417" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>35961</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>635351</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
-      <x:c r="E419" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="H419" s="0" t="s">
+      <x:c r="I419" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="I419" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>544870</x:v>
+        <x:v>593939</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>663</x:v>
-[...1 lines deleted...]
-      <x:c r="H420" s="14" t="s"/>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s">
+        <x:v>665</x:v>
+      </x:c>
       <x:c r="I420" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>544951</x:v>
+        <x:v>544870</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>599822</x:v>
+        <x:v>544951</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
-      <x:c r="E422" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>557208</x:v>
+        <x:v>554797</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
-      <x:c r="E423" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>556470</x:v>
+        <x:v>606292</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>556573</x:v>
+        <x:v>553202</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
-      <x:c r="E425" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>602</x:v>
-[...2 lines deleted...]
-        <x:v>302</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>564093</x:v>
+        <x:v>542369</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>661</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>639839</x:v>
+        <x:v>605206</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>553202</x:v>
+        <x:v>552307</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
-      <x:c r="E428" s="14" t="s"/>
+      <x:c r="E428" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>644</x:v>
-[...1 lines deleted...]
-      <x:c r="H428" s="14" t="s"/>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H428" s="14" t="s">
+        <x:v>302</x:v>
+      </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>542369</x:v>
+        <x:v>607712</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="H429" s="0" t="s">
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>605206</x:v>
+        <x:v>607728</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>552307</x:v>
+        <x:v>596723</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>607712</x:v>
+        <x:v>556551</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>607728</x:v>
+        <x:v>609174</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
+      <x:c r="E433" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="H433" s="0" t="s">
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>596723</x:v>
+        <x:v>607727</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>556551</x:v>
+        <x:v>609169</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>671</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>609174</x:v>
+        <x:v>569115</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
-      <x:c r="E436" s="14" t="s"/>
+      <x:c r="E436" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>593939</x:v>
+        <x:v>601557</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
+      <x:c r="E437" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>554797</x:v>
+        <x:v>605536</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>598874</x:v>
+        <x:v>556111</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>608697</x:v>
+        <x:v>556169</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>663</x:v>
-[...1 lines deleted...]
-      <x:c r="H440" s="14" t="s"/>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
+        <x:v>302</x:v>
+      </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>599384</x:v>
+        <x:v>607700</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>599467</x:v>
+        <x:v>607701</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
-        <x:v>40248</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
-      <x:c r="E442" s="14" t="s"/>
+      <x:c r="E442" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>592562</x:v>
+        <x:v>599822</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
+      <x:c r="E443" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>606292</x:v>
+        <x:v>557208</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>607727</x:v>
+        <x:v>556470</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>609169</x:v>
+        <x:v>556573</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>569115</x:v>
+        <x:v>564093</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="H447" s="0" t="s">
+        <x:v>665</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>601557</x:v>
+        <x:v>639839</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>648</x:v>
-[...1 lines deleted...]
-      <x:c r="H448" s="14" t="s"/>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="H448" s="14" t="s">
+        <x:v>665</x:v>
+      </x:c>
       <x:c r="I448" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>605536</x:v>
+        <x:v>598874</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>199</x:v>
-[...2 lines deleted...]
-        <x:v>200</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>556111</x:v>
+        <x:v>599384</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>556169</x:v>
+        <x:v>599467</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>588</x:v>
-[...2 lines deleted...]
-        <x:v>302</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>607700</x:v>
+        <x:v>608697</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
-      <x:c r="E452" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>588</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>607701</x:v>
+        <x:v>592562</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>591</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -29057,51 +29059,51 @@
       <x:c r="H454" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>607819</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
@@ -29120,51 +29122,51 @@
       <x:c r="J455" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>606290</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
@@ -29259,547 +29261,545 @@
         <x:v>593960</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H458" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I458" s="16" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J458" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K458" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L458" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M458" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="N458" s="15" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O458" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P458" s="14" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...23 lines deleted...]
-        <x:v>682</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>552409</x:v>
+        <x:v>607546</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>549477</x:v>
+        <x:v>602316</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="H460" s="14" t="s"/>
+      <x:c r="H460" s="14" t="s">
+        <x:v>321</x:v>
+      </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>546873</x:v>
+        <x:v>551915</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
+      <x:c r="E461" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>545099</x:v>
+        <x:v>552409</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
-      <x:c r="E462" s="14" t="s"/>
+      <x:c r="E462" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>593952</x:v>
+        <x:v>549477</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>607546</x:v>
+        <x:v>546873</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
-      <x:c r="E464" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>602316</x:v>
+        <x:v>545099</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
-      <x:c r="E465" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>691</x:v>
-[...2 lines deleted...]
-        <x:v>321</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>551915</x:v>
+        <x:v>593952</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>547836</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
@@ -29812,51 +29812,51 @@
       <x:c r="J467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>633985</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -29925,110 +29925,110 @@
       <x:c r="J469" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>581447</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>633983</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -30044,51 +30044,51 @@
       <x:c r="J471" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>558864</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -30103,105 +30103,105 @@
       <x:c r="J472" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>545054</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>602160</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
@@ -30215,57 +30215,57 @@
       <x:c r="H474" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>552719</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -30281,51 +30281,51 @@
       <x:c r="J475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>549221</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>39096</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
@@ -30365,81 +30365,81 @@
       <x:c r="S476" s="14" t="n">
         <x:v>635340</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>607769</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -30456,51 +30456,51 @@
       <x:c r="J478" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>614685</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -30513,172 +30513,172 @@
       <x:c r="J479" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>600594</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>609170</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>599719</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">