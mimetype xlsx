--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -380,155 +380,155 @@
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Professions immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>Académie du Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACAMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var - Antenne Formaplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Forma Var - Antenne Formaplus</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
   <x:si>
     <x:t>83512</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières BC02 Assurer la gestion locative d’un portefeuille de biens immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La location saisonnière</x:t>
   </x:si>
   <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Line Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'affaires immobilières</x:t>
   </x:si>
   <x:si>
-    <x:t>FORMAPLUS</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS professions immobilières (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
@@ -824,146 +824,149 @@
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>My Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Suptertiaire immobilier - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'tertiaire - Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M de Sully</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention droit de l'immobilier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit urbanisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ifte Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ort Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ort Formation - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de l'habitat social et durable (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environnement aménagement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit de l'immobilier parcours droit immobilier privé et public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention activités juridiques : métiers du droit de l'immobilier parcours métiers de l'immobilier dans la construction et la gestion immobilière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esgcv - Esarc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager de l'habitat social et durable (Apprentissage)</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Victor Hugo</x:t>
   </x:si>
   <x:si>
-    <x:t>13003</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
@@ -974,110 +977,107 @@
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention activités juridiques : métiers du droit de l'immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gestionnaire d'affaires immobilières</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>manager immobilier</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit de l'immobilier parcours droit de l'urbanisme et droit de l'environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en management immobilier et du patrimoine (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Etudes Européen Méditérranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEEME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiscalité immobilière</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager immobilier</x:t>
   </x:si>
   <x:si>
-    <x:t>Igpepm - Groupe Eductive</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projets immobiliers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
@@ -1106,162 +1106,162 @@
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Mon Ecole en Ligne</x:t>
   </x:si>
   <x:si>
     <x:t>06110</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Jeune 16-25 ans , Maître d'apprentissage , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>École Pigier Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Pigier Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>responsable de projets immobiliers</x:t>
   </x:si>
   <x:si>
-    <x:t>École Pigier Nice</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé des affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ESID - Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>ESID - Nice</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
@@ -2245,161 +2245,163 @@
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>597222</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>614686</x:v>
+        <x:v>592816</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>40660</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
+      <x:c r="E9" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>592816</x:v>
+        <x:v>614686</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -3286,626 +3288,625 @@
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>554767</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>601592</x:v>
+        <x:v>599472</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>552312</x:v>
+        <x:v>548695</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>608579</x:v>
+        <x:v>548696</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>608700</x:v>
+        <x:v>550674</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>37838</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>42121</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>608703</x:v>
+        <x:v>550922</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="H31" s="0" t="s">
+      <x:c r="I31" s="4" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>599472</x:v>
+        <x:v>608579</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>548695</x:v>
+        <x:v>552312</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>548696</x:v>
+        <x:v>601592</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>550674</x:v>
+        <x:v>608700</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37838</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42121</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>550922</x:v>
+        <x:v>608703</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4302,57 +4303,57 @@
       <x:c r="G43" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>601559</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -4375,157 +4376,161 @@
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>618333</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>576674</x:v>
+        <x:v>620511</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>129</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>624540</x:v>
+        <x:v>602186</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -4560,266 +4565,262 @@
         <x:v>556427</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>599825</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>602186</x:v>
+        <x:v>548515</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>134</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K50" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L50" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="M50" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="N50" s="15" t="n">
+        <x:v>42133</x:v>
+      </x:c>
+      <x:c r="O50" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P50" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="S50" s="14" t="n">
+        <x:v>576674</x:v>
+      </x:c>
+      <x:c r="T50" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="J50" s="14" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="R51" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="Q51" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>620511</x:v>
+        <x:v>624540</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4967,78 +4968,78 @@
       <x:c r="T54" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>599385</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -5136,79 +5137,79 @@
         <x:v>605207</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>545316</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
@@ -5494,141 +5495,141 @@
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>544952</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>544953</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
@@ -5664,78 +5665,78 @@
       <x:c r="S66" s="14" t="n">
         <x:v>550759</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>556113</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
@@ -6454,51 +6455,51 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>628144</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>39</x:v>
@@ -7260,51 +7261,51 @@
       <x:c r="M94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>571272</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
@@ -8089,1702 +8090,1701 @@
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>597219</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>229</x:v>
-[...2 lines deleted...]
-        <x:v>230</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>542828</x:v>
+        <x:v>597213</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>42170</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>606932</x:v>
+        <x:v>597218</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>42170</x:v>
+        <x:v>38195</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>12554</x:v>
+        <x:v>13229</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>552662</x:v>
+        <x:v>597449</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>38195</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>258</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>13229</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>576304</x:v>
+        <x:v>633290</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
-      <x:c r="E113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>546963</x:v>
+        <x:v>633308</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>547205</x:v>
+        <x:v>633309</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>550675</x:v>
+        <x:v>546963</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>556216</x:v>
+        <x:v>547205</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>35077</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>41003</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>534945</x:v>
+        <x:v>550675</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>37838</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>42121</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>609590</x:v>
+        <x:v>619029</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>36073</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>606934</x:v>
+        <x:v>606932</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>547721</x:v>
+        <x:v>552662</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>40981</x:v>
+        <x:v>38195</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>13229</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>600265</x:v>
+        <x:v>576304</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40291</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>13286</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>556859</x:v>
+        <x:v>580891</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
-      <x:c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>552659</x:v>
+        <x:v>608085</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>42159</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s"/>
+      <x:c r="E124" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H124" s="14" t="s"/>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>223</x:v>
+      </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>633290</x:v>
+        <x:v>556859</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>42159</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
+      <x:c r="E125" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>42101</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>633308</x:v>
+        <x:v>552659</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>42159</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s"/>
+      <x:c r="E126" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>633309</x:v>
+        <x:v>556216</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
+      <x:c r="E127" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>597213</x:v>
+        <x:v>534945</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>279</x:v>
-[...1 lines deleted...]
-      <x:c r="H128" s="14" t="s"/>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>230</x:v>
+      </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>597218</x:v>
+        <x:v>542828</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38195</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>13229</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>597449</x:v>
+        <x:v>609590</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>216</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s"/>
+      <x:c r="E130" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>608085</x:v>
+        <x:v>606934</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>37838</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
+      <x:c r="E131" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>42121</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>619029</x:v>
+        <x:v>547721</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>545032</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>603475</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>627871</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>583789</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>597211</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>597217</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
@@ -9799,108 +9799,108 @@
         <x:v>44</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>549479</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>616221</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
@@ -10038,74 +10038,74 @@
       <x:c r="H142" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>611237</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
@@ -10130,781 +10130,779 @@
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>608046</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>597210</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>41812</x:v>
+        <x:v>38195</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>13229</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>615949</x:v>
+        <x:v>597448</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>596484</x:v>
+        <x:v>611118</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>42159</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>42101</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>633286</x:v>
+        <x:v>552024</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>572695</x:v>
+        <x:v>534962</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>37279</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>200</x:v>
-[...2 lines deleted...]
-        <x:v>201</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>572712</x:v>
+        <x:v>608378</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40981</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>304</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>611118</x:v>
+        <x:v>600265</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>41800</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>13297</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>552024</x:v>
+        <x:v>627895</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>41812</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>608378</x:v>
+        <x:v>615949</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>40291</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
+      <x:c r="E153" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>13286</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>580891</x:v>
+        <x:v>600897</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38195</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>13229</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>576303</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>35438</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>534962</x:v>
+        <x:v>596484</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>600897</x:v>
+        <x:v>633286</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -10917,110 +10915,110 @@
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>13297</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>513603</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>552658</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -11044,102 +11042,102 @@
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>606931</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>503795</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
@@ -11163,215 +11161,220 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>556865</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>34923</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>13321</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="P162" s="14" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>555022</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>41800</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>13297</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>627895</x:v>
+        <x:v>572695</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>38195</x:v>
+        <x:v>37279</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="H164" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>201</x:v>
+      </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>13229</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>597448</x:v>
+        <x:v>572712</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -11872,54 +11875,54 @@
         <x:v>554759</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
@@ -11965,51 +11968,51 @@
       <x:c r="L175" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>571728</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -12033,839 +12036,839 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>635364</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>41735</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>632387</x:v>
+        <x:v>597214</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>41735</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
-      <x:c r="E178" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>558035</x:v>
+        <x:v>632387</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>37641</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>608612</x:v>
+        <x:v>558035</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>42159</x:v>
+        <x:v>37641</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
-      <x:c r="E180" s="14" t="s"/>
+      <x:c r="E180" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>633555</x:v>
+        <x:v>608612</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
-      <x:c r="E181" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>565854</x:v>
+        <x:v>633555</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>356</x:v>
-[...1 lines deleted...]
-      <x:c r="H182" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>607307</x:v>
+        <x:v>553983</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>597208</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>597215</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>616045</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>599668</x:v>
+        <x:v>547443</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="U186" s="16" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>547442</x:v>
+        <x:v>599668</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="Q188" s="16" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="R188" s="14" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="S188" s="14" t="n">
+        <x:v>547442</x:v>
+      </x:c>
+      <x:c r="T188" s="16" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="U188" s="16" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
+      <x:c r="E189" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>597214</x:v>
+        <x:v>565854</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s"/>
+      <x:c r="E190" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>553983</x:v>
+        <x:v>607307</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -13071,75 +13074,75 @@
       <x:c r="S194" s="14" t="n">
         <x:v>607854</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>552266</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
@@ -13172,333 +13175,333 @@
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>620512</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>37641</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>613741</x:v>
+        <x:v>545162</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>42159</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H198" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>633462</x:v>
+        <x:v>542836</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>371</x:v>
-[...2 lines deleted...]
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>545162</x:v>
+        <x:v>554758</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>37641</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="S200" s="14" t="n">
+        <x:v>613741</x:v>
+      </x:c>
+      <x:c r="T200" s="16" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="U200" s="16" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>542836</x:v>
+        <x:v>633462</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -13648,54 +13651,54 @@
       <x:c r="S204" s="14" t="n">
         <x:v>552311</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
@@ -13707,76 +13710,76 @@
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>599473</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>566525</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
@@ -14140,54 +14143,54 @@
       <x:c r="G213" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>606951</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
@@ -14516,85 +14519,85 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>603636</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>578830</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
@@ -14984,76 +14987,76 @@
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>601170</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>41735</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>632695</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>