--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -347,203 +347,203 @@
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP de Sorgues</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de spécialisation fabrication traiteur (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma - CFA des 3 Caps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Traiteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CROIX-VALMER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Le Beausset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE BEAUSSET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Maximin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel employé commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vip and Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magasinage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Coudoulière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>LP la Coudoulière</x:t>
-[...5 lines deleted...]
-    <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
+    <x:t>LP Galliéni Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
-    <x:t>83130</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel employé commercial (Apprentissage)</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
-    <x:t>83470</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat de spécialisation fabrication traiteur (préparation également possible par Bloc(s) de compétences)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Epv</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Le Beausset</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Certificat de spécialisation commercialisation des vins (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Vinification oenologie</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères - Antenne Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
@@ -1148,245 +1148,245 @@
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MFR de Puyloubier</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Viste</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Gambetta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>LP Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Gambetta</x:t>
-[...2 lines deleted...]
-    <x:t>13100</x:t>
+    <x:t>Cma Formation Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Apprentis d'Auteuil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Apprentis d'Auteuil - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARROS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Langues Communication - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLC FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Magnan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation vendeur-conseil en alimentation</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Fondation Apprentis d'Auteuil</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Maison familiale rurale de Guillaumes-Valberg</x:t>
   </x:si>
   <x:si>
     <x:t>06470</x:t>
   </x:si>
   <x:si>
     <x:t>GUILLAUMES</x:t>
   </x:si>
   <x:si>
+    <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jeanne et Paul Augier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe B2C Formation - Synergy School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation vendeur-conseil en alimentation (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Régional Vauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Côteaux</x:t>
+  </x:si>
+  <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
-    <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Dolle</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
@@ -1424,66 +1424,66 @@
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP P Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>VEYNES</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -3427,954 +3427,955 @@
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>596675</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>41939</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>614350</x:v>
+        <x:v>639044</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>594527</x:v>
+        <x:v>614350</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>101</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>594513</x:v>
+        <x:v>553319</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>37099</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>31734</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="P29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>638150</x:v>
+        <x:v>553695</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38636</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>21589</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>600405</x:v>
+        <x:v>604828</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>564252</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="K32" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L32" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M32" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="N32" s="15" t="n">
+        <x:v>31734</x:v>
+      </x:c>
+      <x:c r="O32" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="J32" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>594503</x:v>
+        <x:v>605451</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>37099</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
-      <x:c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>31734</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>605451</x:v>
+        <x:v>594513</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>624135</x:v>
+        <x:v>594527</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>41939</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>639044</x:v>
+        <x:v>600405</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>635410</x:v>
+        <x:v>594503</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R37" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="Q37" s="4" t="s">
+      <x:c r="S37" s="0" t="n">
+        <x:v>638150</x:v>
+      </x:c>
+      <x:c r="T37" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="U37" s="4" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>37310</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>553319</x:v>
+        <x:v>624135</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
-      <x:c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>553695</x:v>
+        <x:v>635410</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38636</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>21589</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q40" s="16" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="R40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="Q40" s="16" t="s">
+      <x:c r="S40" s="14" t="n">
+        <x:v>624660</x:v>
+      </x:c>
+      <x:c r="T40" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="R40" s="14" t="s">
+      <x:c r="U40" s="16" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38853</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>21510</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>605869</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4408,103 +4409,103 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>498483</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>601970</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4564,54 +4565,54 @@
       <x:c r="I45" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>554261</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37533</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4623,54 +4624,54 @@
       <x:c r="I46" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21504</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>554263</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4700,150 +4701,150 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>601422</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>564253</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>602619</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
@@ -4910,57 +4911,57 @@
       <x:c r="H51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>604796</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5092,102 +5093,102 @@
       <x:c r="H54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>604114</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41939</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>615906</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
@@ -5200,230 +5201,230 @@
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>620394</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>638151</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>551788</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>609205</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5467,135 +5468,135 @@
       <x:c r="S60" s="14" t="n">
         <x:v>609367</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41938</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>620497</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>615328</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5611,51 +5612,51 @@
       <x:c r="J63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>630340</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5784,60 +5785,60 @@
       <x:c r="G66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>604117</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5853,112 +5854,112 @@
       <x:c r="J67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>553211</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>569186</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5968,172 +5969,172 @@
       <x:c r="H69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>604900</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>611537</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>591925</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6145,54 +6146,54 @@
       <x:c r="I72" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>611633</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38636</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6202,57 +6203,57 @@
       <x:c r="H73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>21589</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>604113</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6263,57 +6264,57 @@
       <x:c r="H74" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>553677</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6323,402 +6324,402 @@
       <x:c r="H75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>604123</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>605450</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>546934</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>601971</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>624659</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>594526</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>580592</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
@@ -6731,51 +6732,51 @@
       <x:c r="J82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>594533</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6791,51 +6792,51 @@
       <x:c r="J83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>604170</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6846,57 +6847,57 @@
       <x:c r="H84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>604808</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6906,57 +6907,57 @@
       <x:c r="H85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>604809</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6967,57 +6968,57 @@
       <x:c r="H86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>604850</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -7065,120 +7066,120 @@
       <x:c r="A88" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>542433</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41939</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>639047</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7189,57 +7190,57 @@
       <x:c r="H90" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>553266</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -7355,51 +7356,51 @@
         <x:v>41939</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>615907</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
@@ -7416,51 +7417,51 @@
       <x:c r="G94" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>604306</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -7867,66 +7868,66 @@
       <x:c r="C102" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>630692</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -8440,66 +8441,66 @@
         <x:v>272</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>636920</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -8590,370 +8591,370 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>547104</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>601531</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>544978</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>629936</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>552017</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>587436</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>599914</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
@@ -9348,82 +9349,82 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>594532</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>622638</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
@@ -9454,51 +9455,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>622174</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>147</x:v>
@@ -9703,84 +9704,84 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>545451</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>600051</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
@@ -9857,51 +9858,51 @@
       <x:c r="G136" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>599303</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
@@ -10111,193 +10112,193 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>594531</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>629937</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>622639</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>599913</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
@@ -10377,54 +10378,54 @@
       <x:c r="H145" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>564091</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
@@ -10521,144 +10522,144 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>545553</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>600052</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>599333</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
@@ -10748,51 +10749,51 @@
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>622173</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -11141,51 +11142,51 @@
       <x:c r="G158" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>570566</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
@@ -11227,84 +11228,84 @@
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>549896</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>607445</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
@@ -11343,148 +11344,148 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>611614</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>622640</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>601492</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11518,100 +11519,100 @@
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>618250</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>548178</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>327</x:v>
@@ -11930,2550 +11931,2553 @@
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>600556</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>604851</x:v>
+        <x:v>591923</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>72</x:v>
-[...2 lines deleted...]
-        <x:v>73</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>605884</x:v>
+        <x:v>594510</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>591923</x:v>
+        <x:v>594529</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
+      <x:c r="E175" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>594510</x:v>
+        <x:v>599632</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>342</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>599632</x:v>
+        <x:v>630689</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H177" s="0" t="s">
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>630689</x:v>
+        <x:v>548674</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>548674</x:v>
+        <x:v>604851</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
+      <x:c r="E179" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>594519</x:v>
+        <x:v>605884</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="R180" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="R180" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>594529</x:v>
+        <x:v>594519</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="n">
+        <x:v>37099</x:v>
+      </x:c>
+      <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="G181" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I181" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="K181" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L181" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M181" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N181" s="3" t="n">
+        <x:v>31734</x:v>
+      </x:c>
+      <x:c r="O181" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P181" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C181" s="3" t="n">
-[...32 lines deleted...]
-      </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>582021</x:v>
+        <x:v>625882</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>368</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>547257</x:v>
+        <x:v>546095</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>603093</x:v>
+        <x:v>602025</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>553299</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I185" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="I185" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="Q185" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="Q185" s="4" t="s">
+      <x:c r="R185" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="R185" s="0" t="s">
+      <x:c r="S185" s="0" t="n">
+        <x:v>547257</x:v>
+      </x:c>
+      <x:c r="T185" s="4" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="U185" s="4" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>42129</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>605619</x:v>
+        <x:v>603093</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
-      <x:c r="E187" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>547454</x:v>
+        <x:v>594530</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>37105</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>625882</x:v>
+        <x:v>582021</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
-      <x:c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>546095</x:v>
+        <x:v>594523</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>391</x:v>
-[...1 lines deleted...]
-      <x:c r="H190" s="14" t="s"/>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>602025</x:v>
+        <x:v>605619</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
+      <x:c r="E191" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="Q191" s="4" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="R191" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="S191" s="0" t="n">
+        <x:v>547454</x:v>
+      </x:c>
+      <x:c r="T191" s="4" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="U191" s="4" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>368</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>605607</x:v>
+        <x:v>615851</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>37099</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>31734</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>602039</x:v>
+        <x:v>605607</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>601072</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>41939</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>615905</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s"/>
+      <x:c r="E196" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>594530</x:v>
+        <x:v>601087</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>601087</x:v>
+        <x:v>607611</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>607611</x:v>
+        <x:v>639808</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>639808</x:v>
+        <x:v>608502</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>608502</x:v>
+        <x:v>608503</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>412</x:v>
-[...2 lines deleted...]
-        <x:v>413</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>608503</x:v>
+        <x:v>611171</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>37105</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>410</x:v>
-[...1 lines deleted...]
-      <x:c r="H202" s="14" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="I202" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>611171</x:v>
+        <x:v>611023</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>37105</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>611023</x:v>
+        <x:v>546537</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>37310</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>546537</x:v>
+        <x:v>546565</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>546565</x:v>
+        <x:v>559023</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>559023</x:v>
+        <x:v>555924</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>37099</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>412</x:v>
-[...2 lines deleted...]
-        <x:v>413</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>31734</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>555924</x:v>
+        <x:v>600653</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>600653</x:v>
+        <x:v>600654</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
-      <x:c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>600654</x:v>
+        <x:v>594502</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
-      <x:c r="E210" s="14" t="s"/>
+      <x:c r="E210" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>423</x:v>
-[...1 lines deleted...]
-      <x:c r="H210" s="14" t="s"/>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>594502</x:v>
+        <x:v>547246</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>37310</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>368</x:v>
-[...2 lines deleted...]
-        <x:v>73</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>547246</x:v>
+        <x:v>602039</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>607503</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>555926</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>594514</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -14567,199 +14571,199 @@
       <x:c r="S216" s="14" t="n">
         <x:v>594517</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>606957</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>608188</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>606248</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>41938</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -15479,51 +15483,51 @@
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>615904</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
@@ -15744,100 +15748,94 @@
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>548676</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
-      <x:c r="E237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>604232</x:v>
+        <x:v>594516</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>35185</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>72</x:v>
@@ -15865,278 +15863,284 @@
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>496372</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
+      <x:c r="E239" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>594516</x:v>
+        <x:v>604232</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s"/>
+      <x:c r="E240" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>451</x:v>
-[...1 lines deleted...]
-      <x:c r="H240" s="14" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>620459</x:v>
+        <x:v>604777</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>42129</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>604777</x:v>
+        <x:v>552809</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>552809</x:v>
+        <x:v>620459</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -16198,57 +16202,57 @@
       <x:c r="H244" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>552786</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -16319,57 +16323,57 @@
       <x:c r="H246" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>604746</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -16500,116 +16504,116 @@
       <x:c r="H249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>604745</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>630336</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>