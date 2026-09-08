--- v0 (2026-09-07)
+++ v1 (2026-09-08)
@@ -413,101 +413,101 @@
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>Formatic Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTSA gestion et protection de la nature (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional Agricole Public PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aménagement gestion rivière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
-    <x:t>BTSA gestion et protection de la nature (Apprentissage)</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel d'animateur loisir tourisme (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques du Var</x:t>
   </x:si>
   <x:si>
     <x:t>FOL 83</x:t>
@@ -1229,170 +1229,170 @@
   <x:si>
     <x:t>Licence mention sciences et techniques des activités physiques et sportives : éducation et motricité</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
     <x:t>LPO M Gasquet</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif parcours conseiller principal d'éducation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation examen concours fonction publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut National Supérieur du Professorat et de l'Education</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Viste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel de médiateur numérique (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hypra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention musicologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention création littéraire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention création littéraire parcours écopoétique et création</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFR de Puyloubier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ch Mongrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-15e</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UFCV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro services aux personnes et animation dans les territoires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Recherche Expérimentation Formation Loisirs et Tourisme Social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REFLETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Apprentis d'Auteuil - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Horizon Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
@@ -1442,117 +1442,117 @@
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Animateur environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fédération Française du Milieu Montagnard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bénévole , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Animation environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LEGER-LES-MELEZES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne</x:t>
   </x:si>
   <x:si>
-    <x:t>Animateur environnement</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>MFR Bléone-Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAU-ARNOUX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maison Familiale et Rurale d'Education et d'Orientation de Bléone Durance</x:t>
   </x:si>
   <x:si>
-    <x:t>04160</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MFR Bléone-Durance</x:t>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques des Alpes de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FOL 04</x:t>
   </x:si>
   <x:si>
     <x:t>04991</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2029 00:00:00</x:t>
   </x:si>
@@ -3287,456 +3287,459 @@
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>592338</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>596622</x:v>
+        <x:v>605839</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>594091</x:v>
+        <x:v>596622</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>122</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>549872</x:v>
+        <x:v>594091</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38662</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>42623</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>607872</x:v>
+        <x:v>549872</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>38662</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>42623</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>583588</x:v>
+        <x:v>607872</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>603464</x:v>
+        <x:v>583588</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>122</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>605839</x:v>
+        <x:v>603464</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -4300,57 +4303,57 @@
       <x:c r="T38" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>573971</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -4611,54 +4614,54 @@
       <x:c r="I44" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>611638</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -4668,54 +4671,54 @@
       <x:c r="I45" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>611639</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -5011,51 +5014,51 @@
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -5241,295 +5244,295 @@
       <x:c r="U54" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>632275</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>614645</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>632283</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>605838</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>597132</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -6444,66 +6447,66 @@
         <x:v>594093</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>555691</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -7139,66 +7142,66 @@
       <x:c r="U87" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>597133</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
@@ -7382,51 +7385,51 @@
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>553066</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -7503,51 +7506,51 @@
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>607220</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
@@ -7837,132 +7840,132 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>605492</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>605567</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>599931</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
@@ -8492,57 +8495,57 @@
       <x:c r="U110" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>609126</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -8608,127 +8611,127 @@
       <x:c r="U112" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>599930</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>555705</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
@@ -9406,161 +9409,164 @@
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>601425</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
+      <x:c r="E127" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>581218</x:v>
+        <x:v>553023</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>622170</x:v>
+        <x:v>607897</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -9570,172 +9576,178 @@
       <x:c r="K129" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>501259</x:v>
+        <x:v>545446</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>611566</x:v>
+        <x:v>545542</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
+      <x:c r="E131" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>572355</x:v>
+        <x:v>611566</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9751,54 +9763,54 @@
       <x:c r="L132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>583687</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9814,98 +9826,98 @@
       <x:c r="L133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>583695</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>633879</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
@@ -9944,276 +9956,273 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>607905</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>587772</x:v>
+        <x:v>581218</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>594100</x:v>
+        <x:v>587772</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>40695</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>15050</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>631078</x:v>
+        <x:v>594100</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>39463</x:v>
+        <x:v>40695</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>242</x:v>
-[...2 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>15050</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>575528</x:v>
+        <x:v>631078</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>31</x:v>
@@ -10280,51 +10289,51 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>592541</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>31</x:v>
@@ -10334,1251 +10343,1248 @@
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>592129</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>39463</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>553023</x:v>
+        <x:v>575528</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>607897</x:v>
+        <x:v>572355</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>290</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>545446</x:v>
+        <x:v>596623</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>267</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>545542</x:v>
+        <x:v>596628</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>596623</x:v>
+        <x:v>575920</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>596628</x:v>
+        <x:v>564144</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="I149" s="4" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="Q149" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="Q149" s="4" t="s">
+      <x:c r="R149" s="0" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>594092</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s"/>
+      <x:c r="E150" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>609564</x:v>
+        <x:v>622170</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>39463</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
+      <x:c r="E151" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>635166</x:v>
+        <x:v>501259</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>575727</x:v>
+        <x:v>605797</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>575728</x:v>
+        <x:v>609564</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>39463</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>630634</x:v>
+        <x:v>635166</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>590134</x:v>
+        <x:v>575727</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>605797</x:v>
+        <x:v>575728</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>38154</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>575920</x:v>
+        <x:v>630634</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>564144</x:v>
+        <x:v>590134</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
-      <x:c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>602028</x:v>
+        <x:v>581581</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>38154</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s"/>
-      <x:c r="F160" s="14" t="s"/>
+      <x:c r="E160" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F160" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G160" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="Q160" s="16" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="R160" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="Q160" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>581581</x:v>
+        <x:v>583568</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>583568</x:v>
+        <x:v>583635</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>419</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>583635</x:v>
+        <x:v>602028</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>592380</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
@@ -11597,169 +11603,169 @@
       <x:c r="J164" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>592249</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>583566</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>554849</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
@@ -11778,112 +11784,112 @@
       <x:c r="J167" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>602030</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>603393</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -11950,51 +11956,51 @@
       <x:c r="J170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>592340</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
@@ -12030,259 +12036,259 @@
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>594105</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>596689</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>583569</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>592524</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>629266</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
@@ -12295,175 +12301,175 @@
       <x:c r="J176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>594101</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>583567</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>603392</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -12479,114 +12485,114 @@
       <x:c r="J179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>572749</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G180" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>583570</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12850,150 +12856,150 @@
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>597736</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C186" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>447</x:v>
-[...1 lines deleted...]
-      <x:c r="H186" s="14" t="s"/>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s">
+        <x:v>459</x:v>
+      </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>448</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>12578</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>597737</x:v>
+        <x:v>639052</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>458</x:v>
-[...1 lines deleted...]
-      <x:c r="C187" s="3" t="s"/>
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="n">
+        <x:v>32369</x:v>
+      </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>459</x:v>
-[...2 lines deleted...]
-        <x:v>460</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="J187" s="0" t="s">
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>12578</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>639052</x:v>
+        <x:v>597737</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -13011,386 +13017,381 @@
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>594089</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
-      <x:c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="H189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>547236</x:v>
+        <x:v>596629</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s"/>
+      <x:c r="E190" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>475</x:v>
-[...1 lines deleted...]
-      <x:c r="H190" s="14" t="s"/>
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>596629</x:v>
+        <x:v>547236</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
-      <x:c r="E191" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>444</x:v>
-[...2 lines deleted...]
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>583551</x:v>
+        <x:v>617491</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="U191" s="4" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s"/>
-      <x:c r="F192" s="14" t="s"/>
+      <x:c r="E192" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F192" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G192" s="14" t="s">
-        <x:v>447</x:v>
-[...1 lines deleted...]
-      <x:c r="H192" s="14" t="s"/>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s">
+        <x:v>445</x:v>
+      </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>617491</x:v>
+        <x:v>583551</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>586356</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>599363</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
@@ -13469,111 +13470,111 @@
       <x:c r="J196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>617901</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>574077</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
@@ -13582,51 +13583,51 @@
       <x:c r="J198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>586358</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -13705,366 +13706,366 @@
       <x:c r="J200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>583553</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>628585</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>636611</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>626264</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>636609</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>625514</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>626718</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>181</x:v>
       </x:c>