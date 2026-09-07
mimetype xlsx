--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -368,152 +368,152 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée professionnel Saint-Jean le Baptiste</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
+    <x:t>Comprendre Apprendre Pratiquer Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP M Casarès</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>LP ACAF - MSA</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>VAISON LA ROMAINE</x:t>
   </x:si>
   <x:si>
-    <x:t>Comprendre Apprendre Pratiquer Formation</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Optim'hum</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>LP de Sorgues</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé administratif et d'accueil</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Victor Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
-    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>LP M France</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie France</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
@@ -536,98 +536,98 @@
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Cour Maintenon</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé administratif et d'accueil (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Vip and Co</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFASAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Epv</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
-[...5 lines deleted...]
-    <x:t>01/01/2026 00:00:00</x:t>
+    <x:t>LP Ste-Marthe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège Sainte-Marthe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Claret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Golfe de St-Tropez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Ste-Marthe</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
@@ -1217,264 +1217,264 @@
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 13ème</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation accueil dans les transports</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13148</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée M Genevoix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
-    <x:t>02/24/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LP la Viste</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Brise-Lames</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Saint-Louis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St Louis</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Ch Grawitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Gambetta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA d'Aix-Valabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFR de Puyloubier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP J Dolle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Côteaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro services aux personnes et animation dans les territoires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Recherche Expérimentation Formation Loisirs et Tourisme Social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REFLETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Apprentis d'Auteuil - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F de Croisset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Vert d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de la montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALDEBLORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Paul Valéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Brise-Lames</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>LP St-Vincent de Paul</x:t>
-  </x:si>
-[...127 lines deleted...]
-    <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>LP Magnan</x:t>
   </x:si>
   <x:si>
     <x:t>LP Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
@@ -3532,327 +3532,327 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>596618</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="H26" s="14" t="s"/>
+      <x:c r="H26" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>593035</x:v>
+        <x:v>633701</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>639580</x:v>
+        <x:v>593035</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>639583</x:v>
+        <x:v>639580</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>596625</x:v>
+        <x:v>639583</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
+      <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>633701</x:v>
+        <x:v>596625</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4055,75 +4055,75 @@
       <x:c r="S34" s="14" t="n">
         <x:v>627992</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>596617</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
@@ -4207,160 +4207,157 @@
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>583484</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>639582</x:v>
+        <x:v>593040</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>51</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>524902</x:v>
+        <x:v>639582</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
@@ -4369,273 +4366,275 @@
       <x:c r="K40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>575509</x:v>
+        <x:v>524902</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>593040</x:v>
+        <x:v>575509</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="H42" s="14" t="s"/>
+      <x:c r="H42" s="14" t="s">
+        <x:v>124</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>596622</x:v>
+        <x:v>624483</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>127</x:v>
-[...2 lines deleted...]
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>624483</x:v>
+        <x:v>596622</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>639575</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4813,51 +4812,51 @@
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>593028</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -5016,488 +5015,489 @@
         <x:v>564255</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="H52" s="14" t="s"/>
+      <x:c r="H52" s="14" t="s">
+        <x:v>156</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>621217</x:v>
+        <x:v>611291</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>51</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>637690</x:v>
+        <x:v>621217</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>611291</x:v>
+        <x:v>593038</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>564254</x:v>
+        <x:v>593048</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>71</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>546929</x:v>
+        <x:v>593013</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>593038</x:v>
+        <x:v>637690</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>593048</x:v>
+        <x:v>564254</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="S59" s="0" t="n">
+        <x:v>546929</x:v>
+      </x:c>
+      <x:c r="T59" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="S59" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5525,81 +5525,81 @@
       <x:c r="R60" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>596624</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>625566</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
@@ -5617,51 +5617,51 @@
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>601836</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -5674,51 +5674,51 @@
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>622408</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
@@ -5842,51 +5842,51 @@
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>593010</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
@@ -5922,82 +5922,82 @@
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>593017</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>621219</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -6010,51 +6010,51 @@
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>627991</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -6077,99 +6077,99 @@
       <x:c r="L70" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>601966</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>635623</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -6418,158 +6418,158 @@
       <x:c r="L76" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>601969</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>627864</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>625568</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
@@ -6585,106 +6585,106 @@
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>637615</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>630320</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
@@ -6756,54 +6756,54 @@
       <x:c r="I82" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>611638</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -6813,54 +6813,54 @@
       <x:c r="I83" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>611639</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -7576,51 +7576,51 @@
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>630450</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -8037,51 +8037,51 @@
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>633026</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -8890,51 +8890,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>590008</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
@@ -9462,51 +9462,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>604501</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="G130" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -10336,51 +10336,51 @@
       <x:c r="I144" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>623703</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
@@ -10714,81 +10714,81 @@
       <x:c r="R150" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>604500</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>626358</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
@@ -10874,446 +10874,450 @@
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>596619</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s"/>
+      <x:c r="E154" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>593023</x:v>
+        <x:v>599912</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>637613</x:v>
+        <x:v>593003</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>37507</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="H156" s="14" t="s"/>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>639572</x:v>
+        <x:v>554552</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
-      <x:c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>599912</x:v>
+        <x:v>604439</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>71</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>37507</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>220</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>42024</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>554552</x:v>
+        <x:v>593023</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>593003</x:v>
+        <x:v>637613</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>387</x:v>
-[...1 lines deleted...]
-      <x:c r="H160" s="14" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>593029</x:v>
+        <x:v>604438</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11390,974 +11394,971 @@
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>629773</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>604439</x:v>
+        <x:v>593029</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>604438</x:v>
+        <x:v>639572</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>590005</x:v>
+        <x:v>622170</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>40344</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>599691</x:v>
+        <x:v>501259</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>40344</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
-      <x:c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>220</x:v>
-[...2 lines deleted...]
-        <x:v>221</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>42022</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>599692</x:v>
+        <x:v>626459</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>628846</x:v>
+        <x:v>593005</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>593014</x:v>
+        <x:v>593032</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>604440</x:v>
+        <x:v>590005</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>626459</x:v>
+        <x:v>599691</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s"/>
+      <x:c r="E172" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>394</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="S172" s="14" t="n">
+        <x:v>599692</x:v>
+      </x:c>
+      <x:c r="T172" s="16" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="U172" s="16" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
+      <x:c r="E173" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>593032</x:v>
+        <x:v>545446</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>622170</x:v>
+        <x:v>545542</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
-      <x:c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>501259</x:v>
+        <x:v>628846</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
-      <x:c r="E176" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>545446</x:v>
+        <x:v>604440</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>545542</x:v>
+        <x:v>605797</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>71</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
-      <x:c r="E178" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>605797</x:v>
+        <x:v>593018</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -12376,105 +12377,105 @@
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>510426</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>593018</x:v>
+        <x:v>593043</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
@@ -12546,54 +12547,54 @@
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>633261</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12603,54 +12604,54 @@
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>633334</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
@@ -12680,834 +12681,834 @@
       <x:c r="R184" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>633335</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="I185" s="4" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="Q185" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="Q185" s="4" t="s">
+      <x:c r="R185" s="0" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>596623</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>596628</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>38225</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>31854</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>593043</x:v>
+        <x:v>574079</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>593022</x:v>
+        <x:v>593008</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38225</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>413</x:v>
-[...1 lines deleted...]
-      <x:c r="H189" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>31854</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>574079</x:v>
+        <x:v>593011</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s"/>
+      <x:c r="E190" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>416</x:v>
-[...1 lines deleted...]
-      <x:c r="H190" s="14" t="s"/>
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s">
+        <x:v>418</x:v>
+      </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>593008</x:v>
+        <x:v>608525</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J191" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K191" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="L191" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M191" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N191" s="3" t="n">
+        <x:v>35035</x:v>
+      </x:c>
+      <x:c r="O191" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="P191" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="Q191" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="R191" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="J191" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>593011</x:v>
+        <x:v>639569</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>422</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>608525</x:v>
+        <x:v>639570</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>583635</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>555923</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38225</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>31854</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>608194</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>639569</x:v>
+        <x:v>593026</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>639570</x:v>
+        <x:v>593020</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>608524</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -13523,675 +13524,675 @@
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>599688</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>437</x:v>
-[...1 lines deleted...]
-      <x:c r="H200" s="14" t="s"/>
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s">
+        <x:v>418</x:v>
+      </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>593026</x:v>
+        <x:v>632351</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="I201" s="4" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="Q201" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="Q201" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>593020</x:v>
+        <x:v>596615</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>422</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>632351</x:v>
+        <x:v>593044</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>596615</x:v>
+        <x:v>639571</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s"/>
-      <x:c r="F204" s="14" t="s"/>
+      <x:c r="E204" s="14" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F204" s="14" t="s">
+        <x:v>345</x:v>
+      </x:c>
       <x:c r="G204" s="14" t="s">
-        <x:v>444</x:v>
-[...1 lines deleted...]
-      <x:c r="H204" s="14" t="s"/>
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H204" s="14" t="s">
+        <x:v>408</x:v>
+      </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="Q204" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="Q204" s="16" t="s">
+      <x:c r="R204" s="14" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="S204" s="14" t="n">
+        <x:v>583805</x:v>
+      </x:c>
+      <x:c r="T204" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="R204" s="14" t="s">
+      <x:c r="U204" s="16" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>639571</x:v>
+        <x:v>593049</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E206" s="14" t="s"/>
+      <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>413</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>583805</x:v>
+        <x:v>593014</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>593049</x:v>
+        <x:v>593022</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>593039</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>593031</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>555921</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -14201,51 +14202,51 @@
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>639564</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -14262,51 +14263,51 @@
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>573808</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -14322,51 +14323,51 @@
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>510423</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">