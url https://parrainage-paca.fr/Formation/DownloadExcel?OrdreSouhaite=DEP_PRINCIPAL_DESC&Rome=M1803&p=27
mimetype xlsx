--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -476,71 +476,71 @@
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>mastère spé. réseaux et télécommunications navales (Maritime Telecommunication Networks)</x:t>
   </x:si>
   <x:si>
     <x:t>Télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur réseau</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet systèmes, réseaux et sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chef de projet logiciel et réseau</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique, technologie et sciences de l'ingénieur (PTSI), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et sciences industrielles (TSI), 1re année</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie et science des données (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse de données</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Déploiement continu avec Docker &amp; Kubernetes</x:t>
   </x:si>
   <x:si>
     <x:t>Service cloud computing</x:t>
@@ -1328,150 +1328,150 @@
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur Système Linux</x:t>
   </x:si>
   <x:si>
     <x:t>Linux</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours fiabilité et sécurité informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours Ingénierie du développement logiciel parcours ingénierie du développement logiciel</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert intelligence artificielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en architecture des systèmes d’information spécialisation expert cloud, sécurité et infrastructure (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en architectures systèmes-réseaux et en sécurité informatique spécialisation systèmes, réseaux et cloud computing - Sécurité informatique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation Game Designer et Game Programmer (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de solutions digitales et data (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esimed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé du CESI spécialité informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CESI école d'ingénieurs - campus de Paris Nanterre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92000</x:t>
+  </x:si>
+  <x:si>
     <x:t>Technicien d'exploitation informatique</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert en architecture des systèmes d’information spécialisation expert cloud, sécurité et infrastructure (Apprentissage)</x:t>
-[...23 lines deleted...]
-    <x:t>Expert informatique et systèmes d'information spécialisation Game Designer et Game Programmer (Apprentissage)</x:t>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole pour l'Informatique et les Nouvelles Technologies - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en architecture des systèmes d’information spécialisation Expert Cloud, sécurité et infrastructure (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international de Valbonne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projets informatiques spécialité cybersécurité et haute disponibilité (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan - Antenne Nice</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/22/2028 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud</x:t>
   </x:si>
   <x:si>
     <x:t>75016</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
@@ -4427,437 +4427,437 @@
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>608603</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>34568</x:v>
+        <x:v>36296</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>544832</x:v>
+        <x:v>534968</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="C43" s="3" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="n">
+        <x:v>38905</x:v>
+      </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>592908</x:v>
+        <x:v>553420</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="15" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>39115</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>592936</x:v>
+        <x:v>550733</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>36296</x:v>
+        <x:v>39115</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>534968</x:v>
+        <x:v>550734</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38905</x:v>
+        <x:v>34568</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>553420</x:v>
+        <x:v>544832</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>550733</x:v>
+        <x:v>592908</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>550734</x:v>
+        <x:v>592936</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -6299,51 +6299,51 @@
       <x:c r="L74" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>531238</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
@@ -7969,51 +7969,51 @@
       <x:c r="L104" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>558884</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
@@ -8397,51 +8397,51 @@
       <x:c r="L112" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>546298</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
@@ -8457,51 +8457,51 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>576524</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
@@ -8658,51 +8658,51 @@
       <x:c r="L117" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>531243</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -11611,51 +11611,51 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>557983</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
@@ -11664,51 +11664,51 @@
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>592910</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
@@ -11987,51 +11987,51 @@
       <x:c r="L178" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>546795</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -13317,2340 +13317,2331 @@
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>594658</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>106</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
-      <x:c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>31024</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>550736</x:v>
+        <x:v>586559</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>332</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>24218</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>550743</x:v>
+        <x:v>586925</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>329</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
-      <x:c r="E205" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>324</x:v>
-[...2 lines deleted...]
-        <x:v>325</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>326</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>620811</x:v>
+        <x:v>587055</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>35078</x:v>
+        <x:v>38114</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="H206" s="14" t="s"/>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
+        <x:v>325</x:v>
+      </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>506863</x:v>
+        <x:v>620811</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>39115</x:v>
+        <x:v>35078</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>550732</x:v>
+        <x:v>506863</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>419</x:v>
-[...1 lines deleted...]
-      <x:c r="C208" s="15" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C208" s="15" t="n">
+        <x:v>39490</x:v>
+      </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="J208" s="14" t="s"/>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="J208" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>623856</x:v>
+        <x:v>592286</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>39582</x:v>
+        <x:v>39115</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>604973</x:v>
+        <x:v>550736</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>38778</x:v>
+        <x:v>37843</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>31010</x:v>
+        <x:v>24218</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>600220</x:v>
+        <x:v>550743</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>424</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
-      <x:c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>534969</x:v>
+        <x:v>615859</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>39490</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
-      <x:c r="E212" s="14" t="s"/>
+      <x:c r="E212" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>592286</x:v>
+        <x:v>604973</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>300</x:v>
-[...1 lines deleted...]
-      <x:c r="C213" s="3" t="s"/>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C213" s="3" t="n">
+        <x:v>38778</x:v>
+      </x:c>
       <x:c r="D213" s="3" t="s"/>
+      <x:c r="E213" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="J213" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>31010</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>576520</x:v>
+        <x:v>600220</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>261</x:v>
-[...1 lines deleted...]
-      <x:c r="C214" s="15" t="s"/>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C214" s="15" t="n">
+        <x:v>36296</x:v>
+      </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s"/>
+      <x:c r="E214" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="J214" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J214" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>581520</x:v>
+        <x:v>534969</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>40612</x:v>
+        <x:v>38436</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
+      <x:c r="E215" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>31006</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>592576</x:v>
+        <x:v>568847</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>336</x:v>
-[...1 lines deleted...]
-      <x:c r="C216" s="15" t="s"/>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C216" s="15" t="n">
+        <x:v>35078</x:v>
+      </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="J216" s="14" t="s"/>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J216" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>592582</x:v>
+        <x:v>506864</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>39115</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
+      <x:c r="E217" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>592084</x:v>
+        <x:v>550731</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>341</x:v>
-[...1 lines deleted...]
-      <x:c r="C218" s="15" t="s"/>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C218" s="15" t="n">
+        <x:v>36296</x:v>
+      </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s"/>
+      <x:c r="E218" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="J218" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J218" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>31024</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>586559</x:v>
+        <x:v>550910</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="C219" s="3" t="s"/>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C219" s="3" t="n">
+        <x:v>39582</x:v>
+      </x:c>
       <x:c r="D219" s="3" t="s"/>
+      <x:c r="E219" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J219" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>586925</x:v>
+        <x:v>549752</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>261</x:v>
-[...1 lines deleted...]
-      <x:c r="C220" s="15" t="s"/>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C220" s="15" t="n">
+        <x:v>34408</x:v>
+      </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="J220" s="14" t="s"/>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="J220" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>587055</x:v>
+        <x:v>501620</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>38436</x:v>
+        <x:v>39585</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>568847</x:v>
+        <x:v>546300</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>35078</x:v>
+        <x:v>38779</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>506864</x:v>
+        <x:v>600221</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>550731</x:v>
+        <x:v>535090</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>430</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="H224" s="14" t="s"/>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s">
+        <x:v>368</x:v>
+      </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>223</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>31024</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>497532</x:v>
+        <x:v>618360</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>424</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
-      <x:c r="E225" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>550910</x:v>
+        <x:v>612079</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>31024</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>615859</x:v>
+        <x:v>578314</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>39582</x:v>
+        <x:v>34568</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>549752</x:v>
+        <x:v>534939</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>435</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="J228" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>501620</x:v>
+        <x:v>576520</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>296</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
-      <x:c r="E229" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>297</x:v>
-[...2 lines deleted...]
-        <x:v>298</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>184</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>31008</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>546300</x:v>
+        <x:v>581520</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>38779</x:v>
+        <x:v>40612</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>600221</x:v>
+        <x:v>592576</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>106</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
-      <x:c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>535090</x:v>
+        <x:v>592582</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="C232" s="15" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C232" s="15" t="n">
+        <x:v>39278</x:v>
+      </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>369</x:v>
-[...1 lines deleted...]
-      <x:c r="J232" s="14" t="s"/>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="J232" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>31024</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>618360</x:v>
+        <x:v>592084</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>31034</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>612079</x:v>
+        <x:v>623856</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="C234" s="15" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C234" s="15" t="n">
+        <x:v>39115</x:v>
+      </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s"/>
+      <x:c r="E234" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>302</x:v>
-[...1 lines deleted...]
-      <x:c r="J234" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J234" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>31024</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>578314</x:v>
+        <x:v>550732</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>88</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
-      <x:c r="E235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>534939</x:v>
+        <x:v>500405</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>568840</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>39490</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
+      <x:c r="E237" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G237" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="I237" s="4" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="Q237" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="Q237" s="4" t="s">
+      <x:c r="R237" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="R237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>592283</x:v>
+        <x:v>549713</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>286</x:v>
-[...1 lines deleted...]
-      <x:c r="C238" s="15" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C238" s="15" t="n">
+        <x:v>38114</x:v>
+      </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s"/>
+      <x:c r="E238" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>443</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>325</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>444</x:v>
-[...1 lines deleted...]
-      <x:c r="J238" s="14" t="s"/>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="J238" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>595853</x:v>
+        <x:v>630907</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
+      <x:c r="E239" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>606190</x:v>
+        <x:v>605066</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>329</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>324</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>326</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>630907</x:v>
+        <x:v>595853</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
-      <x:c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="R241" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="R241" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>605066</x:v>
+        <x:v>606190</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>351</x:v>
-[...1 lines deleted...]
-      <x:c r="C242" s="15" t="s"/>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C242" s="15" t="n">
+        <x:v>38905</x:v>
+      </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s"/>
+      <x:c r="E242" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="J242" s="14" t="s"/>
+      <x:c r="J242" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>500405</x:v>
+        <x:v>497532</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C243" s="3" t="n">
+        <x:v>39490</x:v>
+      </x:c>
+      <x:c r="D243" s="3" t="s"/>
+      <x:c r="G243" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C243" s="3" t="n">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>549713</x:v>
+        <x:v>592283</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
@@ -15667,51 +15658,51 @@
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
@@ -15756,51 +15747,51 @@
       <x:c r="J246" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>589942</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
@@ -15813,51 +15804,51 @@
       <x:c r="J247" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>622096</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -15866,125 +15857,125 @@
         <x:v>320</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>612078</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>542192</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
@@ -16030,51 +16021,51 @@
       <x:c r="J251" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>596436</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
@@ -16132,153 +16123,153 @@
       <x:c r="I253" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>608220</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>505902</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>31024</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>505591</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>35419</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -16347,110 +16338,110 @@
       <x:c r="J257" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>595013</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>448036</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
@@ -16460,165 +16451,165 @@
       <x:c r="J259" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>592080</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>592083</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>35582</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>448038</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
@@ -16631,51 +16622,51 @@
       <x:c r="J262" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>597192</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -16685,57 +16676,57 @@
       <x:c r="H263" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>630909</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -16750,114 +16741,114 @@
       <x:c r="J264" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>607746</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>497528</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
@@ -16917,51 +16908,51 @@
       <x:c r="J267" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>580870</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -16972,57 +16963,57 @@
       <x:c r="H268" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>568839</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37985</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -17032,51 +17023,51 @@
       <x:c r="J269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>597162</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
@@ -17089,51 +17080,51 @@
       <x:c r="J270" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>598490</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
@@ -17143,51 +17134,51 @@
       <x:c r="J271" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>598491</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
@@ -17200,51 +17191,51 @@
       <x:c r="J272" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>589941</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -17257,108 +17248,108 @@
       <x:c r="J273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>614355</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>40612</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>592577</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -17371,51 +17362,51 @@
       <x:c r="J275" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>549300</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -17424,51 +17415,51 @@
         <x:v>223</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>71701</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>566989</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -17481,51 +17472,51 @@
       <x:c r="J277" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>601256</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40363</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
@@ -17538,100 +17529,100 @@
       <x:c r="J278" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>592546</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>22293</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>597189</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>34394</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>46</x:v>
       </x:c>