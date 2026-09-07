--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -266,83 +266,83 @@
   <x:si>
     <x:t>Ouvrier en écoconstruction</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>Éco-construction</x:t>
   </x:si>
   <x:si>
     <x:t>MEYRARGUES</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Concepteur construction bois bas carbone</x:t>
   </x:si>
   <x:si>
     <x:t>Fibois Auvergne-Rhône-Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>69364</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Profession libérale , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Construction bois</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro interventions sur le patrimoine bâti option A maçonnerie</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Maçonnerie</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Compétences BTP</x:t>
@@ -371,71 +371,71 @@
   <x:si>
     <x:t>Titre professionnel constructeur bois (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Vauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Vauban</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Ouvrier professionnel en écoconstruction (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Transition Ecologique Territoriale par la Recherche et l’Innovation Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>BARJOLS</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
@@ -467,57 +467,57 @@
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mortiers et bétons de chanvre</x:t>
   </x:si>
   <x:si>
     <x:t>Construction</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP charpentier bois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel charpentier bois (Apprentissage) (Contrat de Professionnalisation)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>LP Alpes et Durance</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Charpentier bois</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>TETRIS</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -1361,151 +1361,153 @@
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>583916</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="C7" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="n">
+        <x:v>41012</x:v>
+      </x:c>
       <x:c r="D7" s="3" t="s"/>
+      <x:c r="E7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>22396</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q7" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="R7" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="S7" s="0" t="n">
+        <x:v>623847</x:v>
+      </x:c>
+      <x:c r="T7" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U7" s="4" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>22313</x:v>
+        <x:v>22396</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="Q8" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="R8" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="S8" s="14" t="n">
+        <x:v>598978</x:v>
+      </x:c>
+      <x:c r="T8" s="16" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -1518,51 +1520,51 @@
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>595921</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>86</x:v>
@@ -1621,182 +1623,183 @@
       <x:c r="G11" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22396</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>633038</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>41012</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>22313</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>599847</x:v>
+        <x:v>595922</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>41012</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
+      <x:c r="E13" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G13" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I13" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="I13" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="Q13" s="4" t="s">
+      <x:c r="R13" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="R13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>595922</x:v>
+        <x:v>599847</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40571</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G14" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -1833,81 +1836,81 @@
       <x:c r="S14" s="14" t="n">
         <x:v>634956</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>548881</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -1993,51 +1996,51 @@
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>598858</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>41841</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>26</x:v>
@@ -2072,149 +2075,149 @@
       <x:c r="S18" s="14" t="n">
         <x:v>621474</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37237</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>548866</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41841</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>628056</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
@@ -2274,51 +2277,51 @@
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>614874</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -2331,166 +2334,168 @@
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>595923</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>41012</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>633037</x:v>
+        <x:v>596188</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>41012</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>596188</x:v>
+        <x:v>633037</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -2557,51 +2562,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>618432</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40571</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">