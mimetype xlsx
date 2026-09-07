--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -470,153 +470,153 @@
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ch Privat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel menuisier installateur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compétences BTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C BTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Escalier bois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Alpes et Durance</x:t>
   </x:si>
   <x:si>
-    <x:t>05200</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Alpes et Durance</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Bac pro menuiserie aluminium-verre (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée René Caillé</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2027 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84271</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
@@ -3178,1610 +3178,1608 @@
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>548329</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37917</x:v>
+        <x:v>41867</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="H35" s="0" t="s">
+      <x:c r="I35" s="4" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="R35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>557235</x:v>
+        <x:v>594275</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>38728</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="Q36" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>609488</x:v>
+        <x:v>596301</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>133</x:v>
-[...2 lines deleted...]
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>609689</x:v>
+        <x:v>596308</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>37917</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>547549</x:v>
+        <x:v>626504</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
-      <x:c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="J39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22416</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>628063</x:v>
+        <x:v>632634</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41831</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>604063</x:v>
+        <x:v>597578</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>37897</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>548209</x:v>
+        <x:v>557235</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>35974</x:v>
+        <x:v>37120</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>51</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22406</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>548421</x:v>
+        <x:v>598864</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>620938</x:v>
+        <x:v>609488</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>628519</x:v>
+        <x:v>609689</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>41867</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
+      <x:c r="E45" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>594275</x:v>
+        <x:v>547549</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>41831</x:v>
+        <x:v>41842</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>596301</x:v>
+        <x:v>628063</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
+      <x:c r="E47" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>596308</x:v>
+        <x:v>604063</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>626504</x:v>
+        <x:v>548209</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="C49" s="3" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="n">
+        <x:v>35974</x:v>
+      </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>22416</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>632634</x:v>
+        <x:v>548421</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>37897</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s"/>
+      <x:c r="E50" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>597578</x:v>
+        <x:v>620938</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>39806</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-        <x:v>156</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>22434</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>556742</x:v>
+        <x:v>628519</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>37897</x:v>
+        <x:v>39806</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22434</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>556832</x:v>
+        <x:v>556742</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>603232</x:v>
+        <x:v>556832</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>603234</x:v>
+        <x:v>603232</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>603376</x:v>
+        <x:v>603234</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>37897</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>548279</x:v>
+        <x:v>603376</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38728</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>548315</x:v>
+        <x:v>548279</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>37897</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>548332</x:v>
+        <x:v>548315</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>38728</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>548402</x:v>
+        <x:v>548332</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>39806</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>22434</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>547431</x:v>
+        <x:v>548402</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>37120</x:v>
+        <x:v>39806</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>22406</x:v>
+        <x:v>22434</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="P61" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="Q61" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="R61" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="S61" s="0" t="n">
+        <x:v>547431</x:v>
+      </x:c>
+      <x:c r="T61" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="P61" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="R61" s="0" t="s">
+      <x:c r="U61" s="4" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -4988,79 +4986,79 @@
         <x:v>548375</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>631040</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
@@ -5210,142 +5208,142 @@
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>594276</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>594277</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>609701</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37238</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -5823,88 +5821,88 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>596311</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39806</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22434</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>606939</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
@@ -6236,78 +6234,78 @@
         <x:v>603163</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38728</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>556829</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
@@ -6468,82 +6466,82 @@
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>604370</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>594270</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
@@ -6745,81 +6743,81 @@
       <x:c r="R96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>629946</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39806</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22434</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>553816</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41670</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>