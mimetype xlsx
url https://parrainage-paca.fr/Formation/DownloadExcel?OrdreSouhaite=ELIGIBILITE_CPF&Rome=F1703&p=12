--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -491,270 +491,270 @@
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP métiers du plâtre et de l'isolation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA LEA Paul Vincensini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA P Vincensini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEVONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Carpentras - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro aménagement et finition du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP métiers du plâtre et de l'isolation</x:t>
-[...20 lines deleted...]
-    <x:t>HYERES</x:t>
+    <x:t>Ouvrier professionnel en écoconstruction (AFC / Région)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme France Travail - Conseil régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réhabilitation écologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transition Ecologique Territoriale par la Recherche et l’Innovation Sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARJOLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enduits à la chaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enduit maçonnerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patines et viellissement de la pierre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Restauration des épidermes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouvrier professionnel en restauration du patrimoine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Gabion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouvrier professionnel en écoconstruction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouvrier en écoconstruction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FCIP AIX-MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Éco-construction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEYRARGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA - LEA Louis Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA L Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA de Haute Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA Castel Bevons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Henri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
-  </x:si>
-[...175 lines deleted...]
-    <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée René Caillé</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte des métiers de la construction et des travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Bâtiment gros oeuvre</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
@@ -4353,1947 +4353,1941 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>600511</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38229</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>592932</x:v>
+        <x:v>595922</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>38229</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>592934</x:v>
+        <x:v>597137</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>595922</x:v>
+        <x:v>597138</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>597137</x:v>
+        <x:v>493640</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>597138</x:v>
+        <x:v>548868</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>493640</x:v>
+        <x:v>498517</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>596300</x:v>
+        <x:v>603968</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>548868</x:v>
+        <x:v>604264</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>498517</x:v>
+        <x:v>603185</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>603968</x:v>
+        <x:v>603276</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>604264</x:v>
+        <x:v>603289</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>603185</x:v>
+        <x:v>603319</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>603276</x:v>
+        <x:v>603324</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>603289</x:v>
+        <x:v>626791</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>40008</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>603319</x:v>
+        <x:v>626794</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H68" s="14" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>603324</x:v>
+        <x:v>548805</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>626791</x:v>
+        <x:v>548806</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>626794</x:v>
+        <x:v>620963</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>548805</x:v>
+        <x:v>592932</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>548806</x:v>
+        <x:v>592934</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
-      <x:c r="E73" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>159</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>620963</x:v>
+        <x:v>543662</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>40571</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
-      <x:c r="F74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F74" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="G74" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="14" t="s"/>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>166</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>12526</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>543662</x:v>
+        <x:v>634956</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>40571</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-        <x:v>167</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>12526</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>634956</x:v>
+        <x:v>604749</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>604749</x:v>
+        <x:v>603947</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>40008</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>22374</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>603947</x:v>
+        <x:v>604038</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>604038</x:v>
+        <x:v>604263</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>604263</x:v>
+        <x:v>603120</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>603120</x:v>
+        <x:v>603383</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>603383</x:v>
+        <x:v>620971</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>620971</x:v>
+        <x:v>592931</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>592931</x:v>
+        <x:v>592933</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>149</x:v>
-[...1 lines deleted...]
-      <x:c r="H84" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>150</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22301</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>592933</x:v>
+        <x:v>573315</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>22301</x:v>
+        <x:v>22303</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>573315</x:v>
+        <x:v>614878</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -6304,747 +6298,750 @@
       <x:c r="K86" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22303</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>614878</x:v>
+        <x:v>614894</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C87" s="3" t="s"/>
+      <x:c r="C87" s="3" t="n">
+        <x:v>37516</x:v>
+      </x:c>
       <x:c r="D87" s="3" t="s"/>
+      <x:c r="E87" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="J87" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>22303</x:v>
+        <x:v>12526</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>614894</x:v>
+        <x:v>583762</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>37516</x:v>
+        <x:v>40571</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>12526</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="R88" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="S88" s="14" t="n">
+        <x:v>583757</x:v>
+      </x:c>
+      <x:c r="T88" s="16" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="U88" s="16" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>40571</x:v>
+        <x:v>34799</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>12526</x:v>
+        <x:v>22250</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>583757</x:v>
+        <x:v>583916</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>34799</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>22250</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>583916</x:v>
+        <x:v>604711</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>604711</x:v>
+        <x:v>604750</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>604750</x:v>
+        <x:v>552873</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
-      <x:c r="E93" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>552873</x:v>
+        <x:v>596292</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>596292</x:v>
+        <x:v>596293</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>596293</x:v>
+        <x:v>596294</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>596294</x:v>
+        <x:v>596295</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="R97" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="R97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>596295</x:v>
+        <x:v>596297</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>596297</x:v>
+        <x:v>596300</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -7175,51 +7172,51 @@
       <x:c r="J101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>547601</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8232,89 +8229,89 @@
       <x:c r="J119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>493643</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G120" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>22354</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>632756</x:v>
       </x:c>
@@ -8572,54 +8569,54 @@
       <x:c r="G125" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>547602</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
@@ -9365,84 +9362,84 @@
       <x:c r="S138" s="14" t="n">
         <x:v>548414</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>620962</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9533,425 +9530,425 @@
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>547107</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>227</x:v>
-[...1 lines deleted...]
-      <x:c r="H142" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>228</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>592929</x:v>
+        <x:v>614905</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>38229</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>592930</x:v>
+        <x:v>595923</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="C144" s="15" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="n">
+        <x:v>35715</x:v>
+      </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="J144" s="14" t="s"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>614905</x:v>
+        <x:v>552678</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>595923</x:v>
+        <x:v>592929</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>552678</x:v>
+        <x:v>592930</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>614933</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>596296</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -10213,102 +10210,102 @@
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>614945</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>40571</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>12526</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>638466</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>