--- v0 (2026-09-07)
+++ v1 (2026-09-08)
@@ -314,117 +314,117 @@
   <x:si>
     <x:t>Pratiquer le Soudage à l'Arc électrique avec Électrode Enrobée (SAEE-111) - Perfectionnement - SDA011-A</x:t>
   </x:si>
   <x:si>
     <x:t>Pratiquer le Soudage à l'Arc électrique avec Électrode Enrobée (SAEE-111) - Perfectionnement - SDA011</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pratiquer le soudage MIG ou MAG avec fil plein (131 ou 135) - Perfectionnement - SDA013</x:t>
   </x:si>
   <x:si>
     <x:t>Soudage MIG MAG</x:t>
   </x:si>
   <x:si>
     <x:t>Pratiquer le soudage fil fourré avec gaz (132/136) - Perfectionnement - SDA016</x:t>
   </x:si>
   <x:si>
+    <x:t>Pratiquer le Soudage à l'Arc électrique avec Électrode Enrobée (SAEE-111) - Initiation - SDA001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pratiquer le soudage manuel TIG (141) - Initiation - SDA002</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Pratiquer le Soudage à l'Arc électrique avec Électrode Enrobée (SAEE-111) - Initiation - SDA001</x:t>
-[...2 lines deleted...]
-    <x:t>Pratiquer le soudage manuel TIG (141) - Initiation - SDA002</x:t>
+    <x:t>EMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCIL maintenance des automobiles de collection et de compétition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F Mistral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction automobile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Pratiquer le soudage manuel TIG (141) - Perfectionnement - SDA012</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la soudure</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre Départementale d'Agriculture du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83006</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1782,504 +1782,504 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>637167</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>23014</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>632982</x:v>
+        <x:v>637162</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>23015</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>594207</x:v>
+        <x:v>637163</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>23026</x:v>
+        <x:v>23014</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>637162</x:v>
+        <x:v>632982</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>23015</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>637163</x:v>
+        <x:v>594207</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>23015</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>637165</x:v>
+        <x:v>594205</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>23026</x:v>
+        <x:v>23646</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635927</x:v>
+        <x:v>594247</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>23026</x:v>
+        <x:v>23015</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>635928</x:v>
+        <x:v>637165</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>594205</x:v>
+        <x:v>635927</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>23646</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="P26" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R26" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="S26" s="14" t="n">
+        <x:v>635928</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="P26" s="14" t="s">
-[...5 lines deleted...]
-      <x:c r="R26" s="14" t="s">
+      <x:c r="U26" s="16" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>