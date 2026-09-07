--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -317,81 +317,81 @@
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>13311</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours éducation spécialisée</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'Etat d'éducateur technique spécialisé (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giapats - CFA Régional Métiers du Social</x:t>
+  </x:si>
+  <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Giapats - CFA Régional Métiers du Social</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel encadrant technique d'insertion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel encadrant technique d'insertion</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
@@ -1618,285 +1618,285 @@
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>596688</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>39794</x:v>
+        <x:v>35514</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="H12" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>44061</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>628441</x:v>
+        <x:v>603396</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>35514</x:v>
+        <x:v>41746</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>603396</x:v>
+        <x:v>575905</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>41746</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>575905</x:v>
+        <x:v>630788</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>41746</x:v>
+        <x:v>39794</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44061</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>630788</x:v>
+        <x:v>628441</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -2055,123 +2055,123 @@
         <x:v>52</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>44061</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>617733</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>44061</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>629924</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -2207,91 +2207,91 @@
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>583305</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>44061</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>571405</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>41950</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -2334,66 +2334,66 @@
         <x:v>95</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>44061</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>583307</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -2501,177 +2501,177 @@
         <x:v>52</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>44061</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>609627</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>44061</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>617734</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39794</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>44061</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>583306</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>