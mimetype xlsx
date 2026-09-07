--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -380,66 +380,66 @@
   <x:si>
     <x:t>Master mention français langue étrangère parcours didactique du Français Langue Etrangère et Seconde : approches critiques et innovations pédagogiques</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -2544,51 +2544,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>638656</x:v>
+        <x:v>638652</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
@@ -2601,273 +2601,273 @@
       <x:c r="K30" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>638657</x:v>
+        <x:v>638653</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>635986</x:v>
+        <x:v>635943</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>618542</x:v>
+        <x:v>618543</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>623280</x:v>
+        <x:v>618544</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>638652</x:v>
+        <x:v>638656</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -2877,51 +2877,51 @@
       <x:c r="K35" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>638653</x:v>
+        <x:v>638657</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
@@ -2931,171 +2931,171 @@
       <x:c r="J36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>635943</x:v>
+        <x:v>635986</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>618543</x:v>
+        <x:v>618542</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>618544</x:v>
+        <x:v>623280</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -3207,51 +3207,51 @@
       <x:c r="J41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>635988</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">