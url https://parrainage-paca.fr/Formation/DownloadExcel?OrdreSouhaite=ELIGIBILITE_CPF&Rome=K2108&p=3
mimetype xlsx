--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -3245,108 +3245,108 @@
       <x:c r="J42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>623280</x:v>
+        <x:v>638656</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>638656</x:v>
+        <x:v>638657</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
@@ -3356,225 +3356,225 @@
       <x:c r="J44" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>638657</x:v>
+        <x:v>635986</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>635986</x:v>
+        <x:v>618543</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>618543</x:v>
+        <x:v>618544</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>618544</x:v>
+        <x:v>623280</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39022</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">