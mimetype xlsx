--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -563,207 +563,207 @@
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général Carnot</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques de réalisation audiovisuelle</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation mise en scène intimité</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet audiovisuel multi technique spécialisation caméra et lumière (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>DN MADE mention animation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École des nouvelles images</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REPERAGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mise à niveau cinéma et audiovisuel (Mancav)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastère spécialisé créations vidéo-Ludiques et transmédia (CVT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conception réalisation transmédia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef de projets audiovisuels (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bristol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acting jeu caméra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réalisateur monteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion production audiovisuelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier|La Compagnie de Formation - Pigier - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire aux études supérieures  - cinéma audiovisuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Marseilleveyre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brassart Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Brassart Aix-en-Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>DN MADE mention animation</x:t>
-[...121 lines deleted...]
-  <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours métiers de la composition musicale et sonore pour l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours ingénierie du montage et post-production</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours ingénierie du son à l'image</x:t>
+  </x:si>
+  <x:si>
     <x:t>Réalisateur 3D</x:t>
   </x:si>
   <x:si>
     <x:t>Mjm Graphic Design Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours compétences complémentaires en informatique</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Master mention cinéma et audiovisuel parcours ingénierie du son à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours écritures critiques, recherche et didactique de l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant caméra cinéma</x:t>
   </x:si>
   <x:si>
     <x:t>Cinémagis Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Équipement audiovisuel</x:t>
   </x:si>
@@ -3427,1097 +3427,1095 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>549704</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41244</x:v>
+        <x:v>36940</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>616016</x:v>
+        <x:v>595863</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>39557</x:v>
+        <x:v>40183</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>46276</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>592182</x:v>
+        <x:v>606165</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>46276</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>595863</x:v>
+        <x:v>636504</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>143</x:v>
-[...2 lines deleted...]
-        <x:v>102</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>606165</x:v>
+        <x:v>587278</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="15" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>48</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="14" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>46254</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>636504</x:v>
+        <x:v>592095</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>172</x:v>
-[...1 lines deleted...]
-      <x:c r="C45" s="3" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>46254</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>587278</x:v>
+        <x:v>592098</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>39404</x:v>
+        <x:v>41244</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>592095</x:v>
+        <x:v>616016</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>592098</x:v>
+        <x:v>578190</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="C48" s="15" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="n">
+        <x:v>39107</x:v>
+      </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>55</x:v>
-[...1 lines deleted...]
-      <x:c r="H48" s="14" t="s"/>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="J48" s="14" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>46264</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>576382</x:v>
+        <x:v>611042</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>178</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>102</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>46244</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>551461</x:v>
+        <x:v>576382</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>185</x:v>
-[...1 lines deleted...]
-      <x:c r="C50" s="15" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="n">
+        <x:v>36901</x:v>
+      </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>187</x:v>
-[...1 lines deleted...]
-      <x:c r="J50" s="14" t="s"/>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>46264</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>591910</x:v>
+        <x:v>551461</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>190</x:v>
-[...2 lines deleted...]
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>46217</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>578190</x:v>
+        <x:v>591910</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>111</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>39107</x:v>
+        <x:v>39557</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>198</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>611042</x:v>
+        <x:v>592182</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>632989</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>39256</x:v>
+        <x:v>39404</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>211</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="R54" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="S54" s="14" t="n">
+        <x:v>576151</x:v>
+      </x:c>
+      <x:c r="T54" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="Q54" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>581557</x:v>
+        <x:v>576152</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>39404</x:v>
+        <x:v>39256</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>576151</x:v>
+        <x:v>638717</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>576152</x:v>
+        <x:v>581557</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>575525</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39956</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4544,289 +4542,289 @@
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>623940</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39107</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>606232</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>576155</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>576148</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>576153</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
@@ -5107,51 +5105,51 @@
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>634208</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39377</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -5238,266 +5236,266 @@
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>637127</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>632985</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>632987</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>632988</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>575526</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>