--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -2096,327 +2096,327 @@
   <x:si>
     <x:t>My digital school Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Animation de séances d’analyse des pratiques professionnelles (ASAPP) avec la méthodologie GEASE</x:t>
   </x:si>
   <x:si>
     <x:t>Enjeu Développement</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>Formation formateur spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management des systèmes d'information</x:t>
   </x:si>
   <x:si>
+    <x:t>IFC Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de diététique et nutrition humaine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCG Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention management stratégique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Convergence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en stratégie et transformation digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de système QSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippe Roux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leadership et coaching de cadres dirigeants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coach Professionnel - Business Coaching et Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renaissance Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion sociale et de projet RSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des organisations spécificité management stratégique et opérationnel des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
-    <x:t>Convergence Formation</x:t>
-[...76 lines deleted...]
-  <x:si>
     <x:t>Diplôme d'institut d'études politiques</x:t>
   </x:si>
   <x:si>
     <x:t>Science politique</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion des ressources humaines parcours économie sociale et solidaire</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coach professionnel BC02 Conduire une prestation complète de coaching individuel ou collectif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serenity Institut</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention qualité, hygiène, sécurité parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>IMF RIS</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale du travail et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Ideallis - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Évaluation personnalité</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité management et stratégies entrepreneuriales</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable green IT</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention risques et environnement parcours gestion territoriale des risques naturels et technologiques - Sciences du risque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'Etat d'ingénierie sociale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit social parcours droit des relations de travail et de la protection sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours facteurs humains des interactions avec l'environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit rural des affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit chinois des affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coach professionnel BC01 Évaluer la demande du client et formaliser les objectifs de coaching dans le contrat de prestation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme supérieur de gestion et de commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des organisations spécificité manager administratif et financier des organisations</x:t>
+  </x:si>
+  <x:si>
     <x:t>Coach professionnel blocs de compétences BC01 - BC02</x:t>
-  </x:si>
-[...97 lines deleted...]
-    <x:t>Manager des organisations spécificité manager administratif et financier des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention intervention et développement social parcours handicap et dépendance</x:t>
   </x:si>
   <x:si>
     <x:t>Skema programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Skema Business School - Antenne Valbonne</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
@@ -21950,4940 +21950,4943 @@
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>592419</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>35350</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
-      <x:c r="E326" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>554899</x:v>
+        <x:v>591926</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>35376</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
-      <x:c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>145</x:v>
-[...2 lines deleted...]
-        <x:v>146</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>554916</x:v>
+        <x:v>594981</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
-      <x:c r="E328" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>601472</x:v>
+        <x:v>594987</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>39040</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
-      <x:c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>601473</x:v>
+        <x:v>591995</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>39195</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>601587</x:v>
+        <x:v>592071</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>641</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>40853</x:v>
+        <x:v>39195</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
-      <x:c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>33035</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>601802</x:v>
+        <x:v>592073</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>40853</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>33035</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>603645</x:v>
+        <x:v>597435</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
-      <x:c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>260</x:v>
-[...2 lines deleted...]
-        <x:v>261</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>602496</x:v>
+        <x:v>597468</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
-      <x:c r="E334" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>558998</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>37548</x:v>
+        <x:v>42352</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
-      <x:c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>558999</x:v>
+        <x:v>635330</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
-      <x:c r="E336" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>553372</x:v>
+        <x:v>600796</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>35386</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
-      <x:c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H337" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>607967</x:v>
+        <x:v>575970</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
-        <x:v>41449</x:v>
+        <x:v>36905</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
-      <x:c r="E338" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>625760</x:v>
+        <x:v>584313</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
-        <x:v>42321</x:v>
+        <x:v>36905</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
-      <x:c r="E339" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>407</x:v>
-[...2 lines deleted...]
-        <x:v>408</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>632830</x:v>
+        <x:v>584314</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>678</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
-      <x:c r="E340" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>37</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>31475</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>499783</x:v>
+        <x:v>605983</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>316</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
-      <x:c r="E341" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>391</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>599237</x:v>
+        <x:v>627918</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>42359</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>602090</x:v>
+        <x:v>635322</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>36914</x:v>
+        <x:v>42359</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
-      <x:c r="E343" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>514</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>32016</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>556601</x:v>
+        <x:v>635325</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>35918</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
-      <x:c r="E344" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>483</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32098</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>554314</x:v>
+        <x:v>575677</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
-      <x:c r="E345" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>552219</x:v>
+        <x:v>525434</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>316</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
-      <x:c r="E346" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>484</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>552645</x:v>
+        <x:v>638201</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>40244</x:v>
+        <x:v>35350</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>33047</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>589858</x:v>
+        <x:v>554899</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>40244</x:v>
+        <x:v>35376</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>33047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>589864</x:v>
+        <x:v>554916</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>40353</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>512</x:v>
-[...2 lines deleted...]
-        <x:v>513</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>608402</x:v>
+        <x:v>601472</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>40889</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>607491</x:v>
+        <x:v>601473</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>42359</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
+      <x:c r="E351" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>635325</x:v>
+        <x:v>601587</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>38914</x:v>
+        <x:v>40853</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>33035</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>605727</x:v>
+        <x:v>601802</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>40853</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>646</x:v>
-[...2 lines deleted...]
-        <x:v>647</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>33035</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>546969</x:v>
+        <x:v>603645</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>396</x:v>
-[...1 lines deleted...]
-      <x:c r="H354" s="14" t="s"/>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H354" s="14" t="s">
+        <x:v>261</x:v>
+      </x:c>
       <x:c r="I354" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>600599</x:v>
+        <x:v>602496</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="C355" s="3" t="s"/>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C355" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D355" s="3" t="s"/>
+      <x:c r="E355" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="J355" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>32068</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>600796</x:v>
+        <x:v>558998</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>35386</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
-      <x:c r="E356" s="14" t="s"/>
+      <x:c r="E356" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>575970</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
+      <x:c r="E357" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>591926</x:v>
+        <x:v>553372</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s"/>
+      <x:c r="E358" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>594981</x:v>
+        <x:v>607967</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>41449</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
+      <x:c r="E359" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>594987</x:v>
+        <x:v>625760</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>39040</x:v>
+        <x:v>42321</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s"/>
+      <x:c r="E360" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="H360" s="14" t="s"/>
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H360" s="14" t="s">
+        <x:v>408</x:v>
+      </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>591995</x:v>
+        <x:v>632830</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>39195</x:v>
+        <x:v>34464</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
+      <x:c r="E361" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>592071</x:v>
+        <x:v>499783</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>39195</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s"/>
+      <x:c r="E362" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>592073</x:v>
+        <x:v>599237</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
+      <x:c r="E363" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>597435</x:v>
+        <x:v>602090</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s"/>
+      <x:c r="E364" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="H364" s="14" t="s"/>
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="H364" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="I364" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>597468</x:v>
+        <x:v>556601</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
+      <x:c r="E365" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>525437</x:v>
+        <x:v>554314</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>42352</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s"/>
+      <x:c r="E366" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>635330</x:v>
+        <x:v>552219</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>36905</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
+      <x:c r="E367" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>584313</x:v>
+        <x:v>552645</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>36905</x:v>
+        <x:v>40244</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s"/>
+      <x:c r="E368" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>185</x:v>
-[...1 lines deleted...]
-      <x:c r="H368" s="14" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H368" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="I368" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>33047</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>584314</x:v>
+        <x:v>589858</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>702</x:v>
-[...1 lines deleted...]
-      <x:c r="C369" s="3" t="s"/>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C369" s="3" t="n">
+        <x:v>40244</x:v>
+      </x:c>
       <x:c r="D369" s="3" t="s"/>
+      <x:c r="E369" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="J369" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>31475</x:v>
+        <x:v>33047</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>605983</x:v>
+        <x:v>589864</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>705</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>706</x:v>
-[...1 lines deleted...]
-      <x:c r="C370" s="15" t="s"/>
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C370" s="15" t="n">
+        <x:v>40353</x:v>
+      </x:c>
       <x:c r="D370" s="15" t="s"/>
-      <x:c r="E370" s="14" t="s"/>
+      <x:c r="E370" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="H370" s="14" t="s"/>
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H370" s="14" t="s">
+        <x:v>513</x:v>
+      </x:c>
       <x:c r="I370" s="16" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="J370" s="14" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="J370" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>32150</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>627918</x:v>
+        <x:v>608402</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>42359</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
+      <x:c r="E371" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>635322</x:v>
+        <x:v>607491</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>35918</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>32098</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>575677</x:v>
+        <x:v>633420</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>38914</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
+      <x:c r="E373" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H373" s="0" t="s">
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>525434</x:v>
+        <x:v>605727</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>707</x:v>
-[...1 lines deleted...]
-      <x:c r="C374" s="15" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C374" s="15" t="n">
+        <x:v>35280</x:v>
+      </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s"/>
+      <x:c r="E374" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>708</x:v>
-[...1 lines deleted...]
-      <x:c r="H374" s="14" t="s"/>
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H374" s="14" t="s">
+        <x:v>647</x:v>
+      </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>411</x:v>
-[...1 lines deleted...]
-      <x:c r="J374" s="14" t="s"/>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J374" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>32150</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>638201</x:v>
+        <x:v>546969</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>39136</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
+      <x:c r="E375" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>13054</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="P375" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="P375" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>593252</x:v>
+        <x:v>600599</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>35912</x:v>
+        <x:v>39136</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>13054</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>575866</x:v>
+        <x:v>593252</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>41565</x:v>
+        <x:v>35912</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H377" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>596730</x:v>
+        <x:v>575866</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>41565</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>596732</x:v>
+        <x:v>596730</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>41565</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>632406</x:v>
+        <x:v>596732</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>634</x:v>
-[...1 lines deleted...]
-      <x:c r="C380" s="15" t="s"/>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C380" s="15" t="n">
+        <x:v>38159</x:v>
+      </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="J380" s="14" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J380" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K380" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>626806</x:v>
+        <x:v>632406</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>716</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>138</x:v>
-[...2 lines deleted...]
-        <x:v>139</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>581572</x:v>
+        <x:v>626806</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>575681</x:v>
+        <x:v>633690</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>138</x:v>
-[...2 lines deleted...]
-        <x:v>139</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>575685</x:v>
+        <x:v>638953</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>39644</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>567002</x:v>
+        <x:v>635683</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>722</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
-        <x:v>38990</x:v>
+        <x:v>38181</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>14461</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>575695</x:v>
+        <x:v>581572</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>41713</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>727</x:v>
-[...1 lines deleted...]
-      <x:c r="H386" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H386" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I386" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>15020</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>615361</x:v>
+        <x:v>575681</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>38825</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>13263</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>633419</x:v>
+        <x:v>575685</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>38825</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>592</x:v>
-[...1 lines deleted...]
-      <x:c r="H388" s="14" t="s"/>
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="H388" s="14" t="s">
+        <x:v>729</x:v>
+      </x:c>
       <x:c r="I388" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>633420</x:v>
+        <x:v>567002</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>40877</x:v>
+        <x:v>38990</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>14461</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>638628</x:v>
+        <x:v>575695</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>40244</x:v>
+        <x:v>41713</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>260</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>33047</x:v>
+        <x:v>15020</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>635208</x:v>
+        <x:v>615361</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>41347</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>32150</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>628993</x:v>
+        <x:v>633419</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>39265</x:v>
+        <x:v>40877</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>12585</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>639481</x:v>
+        <x:v>638628</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
-        <x:v>38841</x:v>
+        <x:v>40244</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>33047</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>598325</x:v>
+        <x:v>635208</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>741</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>38841</x:v>
+        <x:v>39265</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>167</x:v>
-[...1 lines deleted...]
-      <x:c r="H394" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H394" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>12585</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>598326</x:v>
+        <x:v>639481</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>744</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>39644</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>720</x:v>
-[...2 lines deleted...]
-        <x:v>721</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>616995</x:v>
+        <x:v>598325</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>747</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>576310</x:v>
+        <x:v>598326</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>567007</x:v>
+        <x:v>616995</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>750</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>38160</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>13234</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>576307</x:v>
+        <x:v>581254</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>41347</x:v>
+        <x:v>38699</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H399" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>32150</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>611842</x:v>
+        <x:v>576272</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
-        <x:v>41347</x:v>
+        <x:v>41713</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>32150</x:v>
+        <x:v>15020</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>611844</x:v>
+        <x:v>632213</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>41347</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>32150</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>611855</x:v>
+        <x:v>576310</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>38824</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>185</x:v>
-[...1 lines deleted...]
-      <x:c r="H402" s="14" t="s"/>
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="H402" s="14" t="s">
+        <x:v>729</x:v>
+      </x:c>
       <x:c r="I402" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>32015</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>633690</x:v>
+        <x:v>567007</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>41347</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>32150</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>638953</x:v>
+        <x:v>576307</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>450</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>635683</x:v>
+        <x:v>611842</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>38160</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>138</x:v>
-[...2 lines deleted...]
-        <x:v>139</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>13234</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>581254</x:v>
+        <x:v>611844</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>38699</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>15454</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="Q406" s="16" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="R406" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="S406" s="14" t="n">
+        <x:v>611855</x:v>
+      </x:c>
+      <x:c r="T406" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="Q406" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
-        <x:v>41713</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>15020</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>632213</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>167</x:v>
-[...1 lines deleted...]
-      <x:c r="H408" s="14" t="s"/>
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="H408" s="14" t="s">
+        <x:v>729</x:v>
+      </x:c>
       <x:c r="I408" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>598318</x:v>
+        <x:v>616994</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>744</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>39644</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>720</x:v>
-[...2 lines deleted...]
-        <x:v>721</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>616994</x:v>
+        <x:v>632706</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>747</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>38825</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>632706</x:v>
+        <x:v>628993</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>638631</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26938,51 +26941,51 @@
       <x:c r="H413" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>633809</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
@@ -27025,147 +27028,147 @@
       <x:c r="R414" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>639631</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>638950</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>639022</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>42354</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27348,170 +27351,170 @@
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>635685</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>611857</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>635176</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>29</x:v>
@@ -27533,76 +27536,76 @@
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>635192</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>632210</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
@@ -27644,93 +27647,93 @@
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>580210</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>36761</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28143,51 +28146,51 @@
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>598307</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>723</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28321,221 +28324,221 @@
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>639619</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>638952</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>638957</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>39265</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>12585</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>577557</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>29</x:v>
@@ -28548,147 +28551,147 @@
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>639024</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>567008</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>750</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>575694</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
@@ -28710,116 +28713,116 @@
       <x:c r="L444" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>632705</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>611858</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>29</x:v>
@@ -28866,51 +28869,51 @@
       <x:c r="H447" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>576301</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
@@ -28946,51 +28949,51 @@
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>591283</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32054</x:v>
@@ -29057,51 +29060,51 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>578840</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>13263</x:v>
@@ -29170,100 +29173,100 @@
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>556976</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>580212</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>36761</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
@@ -29343,51 +29346,51 @@
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>581234</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -29492,51 +29495,51 @@
       <x:c r="H458" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>574965</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
@@ -29549,51 +29552,51 @@
       <x:c r="H459" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>574997</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
@@ -29608,105 +29611,105 @@
       <x:c r="H460" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>574998</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>632209</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
@@ -29796,423 +29799,423 @@
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>567005</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>723</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>575780</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>615403</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>611860</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>611861</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>638948</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>638951</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
@@ -30245,87 +30248,87 @@
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>628775</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
@@ -30449,51 +30452,51 @@
       <x:c r="H475" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>576308</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
@@ -30508,51 +30511,51 @@
       <x:c r="H476" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>576311</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
@@ -30698,108 +30701,108 @@
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>581262</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>732</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>638630</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>733</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>12522</x:v>
@@ -30809,51 +30812,51 @@
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>638216</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>29</x:v>
@@ -31072,51 +31075,51 @@
       <x:c r="H486" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>576274</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
@@ -31329,78 +31332,78 @@
       <x:c r="R490" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>628776</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
@@ -31642,111 +31645,111 @@
       <x:c r="H496" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>639511</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>639512</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
@@ -31953,93 +31956,93 @@
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>569114</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I502" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>567161</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>750</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32052,51 +32055,51 @@
       <x:c r="M503" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>604680</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>760</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
@@ -32153,51 +32156,51 @@
       <x:c r="H505" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>581564</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
@@ -32269,54 +32272,54 @@
       <x:c r="H507" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>635492</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
@@ -32328,105 +32331,105 @@
       <x:c r="H508" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>576271</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>632212</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
@@ -32441,216 +32444,216 @@
       <x:c r="H510" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I510" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>576302</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>611862</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>638954</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>638956</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
@@ -32693,75 +32696,75 @@
       <x:c r="R514" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>637795</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>39011</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>635448</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
@@ -32776,51 +32779,51 @@
       <x:c r="H516" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>576318</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
@@ -32833,51 +32836,51 @@
       <x:c r="H517" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>576319</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
@@ -32892,51 +32895,51 @@
       <x:c r="H518" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>576320</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
@@ -32949,51 +32952,51 @@
       <x:c r="H519" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>574992</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
@@ -33008,51 +33011,51 @@
       <x:c r="H520" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>574993</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
@@ -33085,51 +33088,51 @@
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>613749</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>45</x:v>
@@ -33185,51 +33188,51 @@
       <x:c r="L523" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>633421</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
@@ -33580,51 +33583,51 @@
       <x:c r="H530" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>576305</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
@@ -33637,51 +33640,51 @@
       <x:c r="H531" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>576309</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>