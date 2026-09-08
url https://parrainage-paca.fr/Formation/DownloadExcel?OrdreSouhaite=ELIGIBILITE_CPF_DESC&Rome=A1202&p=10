--- v0 (2026-09-08)
+++ v1 (2026-09-08)
@@ -536,50 +536,53 @@
   <x:si>
     <x:t>Institut pour Déficients Auditifs la Remusade</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole jardinier paysagiste (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LPA les Alpilles</x:t>
+  </x:si>
+  <x:si>
     <x:t>Etablissement Public Local d'Enseignement et de Formation Professionnelle Agricoles de Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Montagne 05</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Apprentis d'Auteuil</x:t>
@@ -660,53 +663,50 @@
     <x:t>LPA des calanques</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>EREA de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>EREA Castel Bevons</x:t>
   </x:si>
   <x:si>
     <x:t>BEVONS</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>LPA les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -3352,168 +3352,166 @@
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>634849</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>36789</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>12547</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>605567</x:v>
+        <x:v>596469</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>634851</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>60</x:v>
@@ -3820,66 +3818,66 @@
       <x:c r="H45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>635867</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -3895,221 +3893,221 @@
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>635868</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>545525</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>546093</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>600652</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -4153,78 +4151,78 @@
       <x:c r="S50" s="14" t="n">
         <x:v>607210</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>600199</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
@@ -4241,57 +4239,57 @@
       <x:c r="H52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>605855</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -4483,57 +4481,57 @@
       <x:c r="H56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>549802</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -4722,51 +4720,51 @@
       <x:c r="H60" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>548664</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
@@ -4782,57 +4780,57 @@
       <x:c r="H61" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>548665</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -4843,57 +4841,57 @@
       <x:c r="H62" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>548666</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -4918,114 +4916,114 @@
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>612789</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>612794</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -5044,54 +5042,54 @@
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>612795</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5107,54 +5105,54 @@
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>612815</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -5291,51 +5289,51 @@
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>605796</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>60</x:v>
@@ -5431,82 +5429,82 @@
         <x:v>555714</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>600651</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -5577,66 +5575,66 @@
       <x:c r="H74" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>609360</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -5698,57 +5696,57 @@
       <x:c r="H76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>605857</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -5845,132 +5843,132 @@
       <x:c r="R78" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>592585</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>592588</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>597133</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
@@ -6049,111 +6047,111 @@
       <x:c r="J82" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>638120</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>498337</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -6164,51 +6162,51 @@
       <x:c r="H84" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>498341</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
@@ -6345,57 +6343,57 @@
       <x:c r="H87" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>498345</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -6587,292 +6585,290 @@
       <x:c r="H91" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>549885</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="Q92" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>592587</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>596472</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>39066</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>21046</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>605824</x:v>
+        <x:v>605567</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>38386</x:v>
+        <x:v>39066</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>605854</x:v>
+        <x:v>605824</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>58</x:v>
@@ -6880,183 +6876,187 @@
       <x:c r="H96" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>605860</x:v>
+        <x:v>605854</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>38386</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>21046</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>549872</x:v>
+        <x:v>605860</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>36789</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>197</x:v>
-[...1 lines deleted...]
-      <x:c r="H98" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>12547</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>596469</x:v>
+        <x:v>549872</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>