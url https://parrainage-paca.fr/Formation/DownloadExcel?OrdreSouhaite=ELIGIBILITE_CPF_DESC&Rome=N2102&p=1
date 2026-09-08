--- v0 (2026-09-08)
+++ v1 (2026-09-08)
@@ -314,147 +314,147 @@
   <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Montage vidéo et traitement de l’image</x:t>
   </x:si>
   <x:si>
     <x:t>Drone Up Academy</x:t>
   </x:si>
   <x:si>
     <x:t>31620</x:t>
   </x:si>
   <x:si>
     <x:t>Montage audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Préparation à la certification RS6699 avec approfondissement sur la préparation des bâtiments, l’inspection technique et les vols FPV pour la valorisation et la vente immobilière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Télé-pilotage drone aérien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MARC-JAUMEGARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Préparation à la certification exploitation d'un UAS (drone) dans le secteur de la promotion et la vente immobilière avec approfondissement et préparation des bâtiments pour la vente immobilière</x:t>
   </x:si>
   <x:si>
-    <x:t>Télé-pilotage drone aérien</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Embellir et vendre des biens immobiliers grâce au drone (pulvérisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Façade</x:t>
   </x:si>
   <x:si>
-    <x:t>Préparation à la certification RS6699 avec approfondissement sur la préparation des bâtiments, l’inspection technique et les vols FPV pour la valorisation et la vente immobilière</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Thermicien infrarouge sol et drone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermographie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école de l'air et de l'espace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École de l'air et de l'espace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction aérospatiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de l'air et de l'espace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mastère spé. Defense and Security in Space</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité défense</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Télépilote drone standard européen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrolair</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>mastère spé. Aviation Safety Aircraft Airworthiness (ENAC - ISAE-SUPAERO - EAE)</x:t>
   </x:si>
   <x:si>
-    <x:t>École de l'air et de l'espace</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Transport aérien</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole de l'air et de l'espace</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Télépilote de drones professionnels</x:t>
   </x:si>
   <x:si>
     <x:t>Elite Drone Group</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>Sécurité défense</x:t>
   </x:si>
   <x:si>
     <x:t>Thermicien infrarouge sol et drone et opérateur de drone en photogrammétrie</x:t>
   </x:si>
   <x:si>
     <x:t>EZE</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -1940,210 +1940,211 @@
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31862</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>613020</x:v>
+        <x:v>613833</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>22490</x:v>
+        <x:v>31862</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>610192</x:v>
+        <x:v>613020</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>31888</x:v>
+        <x:v>22490</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>638941</x:v>
+        <x:v>610192</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>31862</x:v>
+        <x:v>31888</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>613833</x:v>
+        <x:v>638941</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>87</x:v>
@@ -2162,456 +2163,455 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>614715</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22490</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>616206</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22490</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>610185</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>31867</x:v>
+        <x:v>31310</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>593172</x:v>
+        <x:v>610035</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>41498</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="J26" s="14" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>31862</x:v>
+        <x:v>23624</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="R26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="Q26" s="16" t="s">
+      <x:c r="S26" s="14" t="n">
+        <x:v>596835</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>31862</x:v>
+        <x:v>42802</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>636284</x:v>
+        <x:v>597177</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>31310</x:v>
+        <x:v>31862</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="P28" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="R28" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S28" s="14" t="n">
+        <x:v>636284</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="U28" s="16" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C29" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>109</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>23624</x:v>
+        <x:v>31867</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>596835</x:v>
+        <x:v>593172</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>42802</x:v>
+        <x:v>31862</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="P30" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q30" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="R30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="P30" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>597177</x:v>
+        <x:v>638543</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>