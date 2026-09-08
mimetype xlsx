--- v0 (2026-09-08)
+++ v1 (2026-09-08)
@@ -491,168 +491,168 @@
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conducteur du transport routier de marchandises sur tous véhicules (Rattrapage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite véhicule articulé</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conducteur du transport routier de marchandises sur porteur + Permis de conduire catégorie CE</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEFFES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel conducteur du transport routier de marchandises sur tous véhicules</x:t>
+  </x:si>
+  <x:si>
     <x:t>Luberon Ecole de Conduite</x:t>
   </x:si>
   <x:si>
     <x:t>LEC</x:t>
   </x:si>
   <x:si>
     <x:t>13860</x:t>
   </x:si>
   <x:si>
     <x:t>PEYROLLES-EN-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Permis de conduire catégorie CE + Habilitation pour la conduite de certains véhicules routiers affectés aux transports de marchandises (anciennement FCO marchandises)</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/06/2028 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Six Fours les Plages</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF|Sud Prévention Sécurité - Groupe ECF - Antenne Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Plus</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Permis de conduire catégories C - CE + Habilitation pour la conduite de certains véhicules routiers affectés aux transports de marchandises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Permis de conduire catégorie C + Habilitation pour la conduite de certains véhicules routiers affectés aux transports de marchandises (anciennement FIMO)</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Permis de conduire catégorie C + Habilitation pour la conduite de certains véhicules routiers affectés aux transports de marchandises (anciennement FIMO)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>02/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Permis de conduire catégorie C + Permis de conduire catégorie CE + Habilitation pour la conduite de certains véhicules routiers affectés aux transports de marchandises (anciennement FIMO)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
@@ -5379,1108 +5379,1108 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>610925</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>448967</x:v>
+        <x:v>611287</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>584725</x:v>
+        <x:v>639145</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>584753</x:v>
+        <x:v>639146</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>639414</x:v>
+        <x:v>639148</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>639416</x:v>
+        <x:v>611514</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>639426</x:v>
+        <x:v>639176</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>639429</x:v>
+        <x:v>639178</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>601505</x:v>
+        <x:v>608546</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>151</x:v>
-[...1 lines deleted...]
-      <x:c r="C80" s="15" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C80" s="15" t="n">
+        <x:v>39795</x:v>
+      </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>31816</x:v>
+        <x:v>31804</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>588394</x:v>
+        <x:v>630090</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>559933</x:v>
+        <x:v>448967</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>611287</x:v>
+        <x:v>584725</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>639145</x:v>
+        <x:v>584753</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>639146</x:v>
+        <x:v>639414</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>639148</x:v>
+        <x:v>639416</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>611514</x:v>
+        <x:v>639426</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>639176</x:v>
+        <x:v>639429</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>639178</x:v>
+        <x:v>601505</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>608546</x:v>
+        <x:v>588394</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>31804</x:v>
+        <x:v>31816</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>630090</x:v>
+        <x:v>559933</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
@@ -6931,54 +6931,54 @@
       <x:c r="L99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>584727</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6991,51 +6991,51 @@
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>639413</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
@@ -7046,51 +7046,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>639425</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7389,1360 +7389,1361 @@
       <x:c r="R107" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>600534</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>559904</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>584752</x:v>
+        <x:v>618522</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>557353</x:v>
+        <x:v>637463</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>639415</x:v>
+        <x:v>584752</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>615210</x:v>
+        <x:v>557353</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>599809</x:v>
+        <x:v>639415</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>615406</x:v>
+        <x:v>615210</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>601507</x:v>
+        <x:v>599809</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>600577</x:v>
+        <x:v>615406</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>600778</x:v>
+        <x:v>601507</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>585773</x:v>
+        <x:v>600577</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>585780</x:v>
+        <x:v>600778</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>616835</x:v>
+        <x:v>585773</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>615049</x:v>
+        <x:v>585780</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>639147</x:v>
+        <x:v>616835</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>612756</x:v>
+        <x:v>615049</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>639173</x:v>
+        <x:v>639147</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>639174</x:v>
+        <x:v>612756</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>639190</x:v>
+        <x:v>639173</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>601215</x:v>
+        <x:v>639174</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H128" s="14" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>632625</x:v>
+        <x:v>639190</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>609821</x:v>
+        <x:v>601215</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>618522</x:v>
+        <x:v>632625</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="U130" s="16" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>637463</x:v>
+        <x:v>609821</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8910,51 +8911,51 @@
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>611513</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -9424,51 +9425,51 @@
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>584751</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
@@ -9536,51 +9537,51 @@
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>639430</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
@@ -9596,51 +9597,51 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>599823</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10357,51 +10358,51 @@
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>632234</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
@@ -10583,51 +10584,51 @@
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>639187</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10640,51 +10641,51 @@
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>639188</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
@@ -10802,51 +10803,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31816</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>635877</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
@@ -11034,51 +11035,51 @@
       <x:c r="L173" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>31804</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>634834</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="G174" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -11675,51 +11676,51 @@
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>592481</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>206</x:v>
@@ -11738,51 +11739,51 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>635861</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G186" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>206</x:v>
@@ -12373,51 +12374,51 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>592484</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>206</x:v>
@@ -12492,352 +12493,353 @@
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>602942</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>39795</x:v>
+        <x:v>40995</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
-      <x:c r="E199" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>31804</x:v>
+        <x:v>31807</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>635862</x:v>
+        <x:v>592490</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G200" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>31804</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>635865</x:v>
+        <x:v>635862</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>40995</x:v>
+        <x:v>39795</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>31807</x:v>
+        <x:v>31804</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>602964</x:v>
+        <x:v>635865</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>39795</x:v>
+        <x:v>40995</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>31804</x:v>
+        <x:v>31807</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>601307</x:v>
+        <x:v>602964</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>40995</x:v>
+        <x:v>39795</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
+      <x:c r="E203" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>31807</x:v>
+        <x:v>31804</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>592490</x:v>
+        <x:v>601307</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G204" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>206</x:v>
@@ -13026,51 +13028,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>629114</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G208" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>206</x:v>