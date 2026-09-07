--- v0 (2026-09-06)
+++ v1 (2026-09-07)
@@ -320,83 +320,83 @@
   <x:si>
     <x:t>AfterEffects CC 2022 -Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Acrobat</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>année préparatoire privée aux concours des écoles supérieures d'art et design</x:t>
   </x:si>
   <x:si>
+    <x:t>École des nouvelles images</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Intuit-lab</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ecole Intuit-lab</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>année préparatoire publique aux concours des écoles supérieures d'art et de design</x:t>
   </x:si>
   <x:si>
     <x:t>École municipale d'arts plastiques EMAP - Villa Thiole</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole municipale d'arts plastiques EMAP - Villa Thiole</x:t>
   </x:si>
   <x:si>
     <x:t>Beaux-Arts de Marseille - École supérieure publique d'art et de design</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Beaux-Arts de Marseille - Ecole supérieure publique d'art et de design</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>École d'arts intercommunale de Digne-Les-Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
@@ -692,59 +692,59 @@
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel image synthèse</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option A : signalétique</x:t>
   </x:si>
   <x:si>
+    <x:t>Signalétique enseigne</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Golf-Hôtel</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
-    <x:t>Signalétique enseigne</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option A : signalétique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option B : décor peint</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84271</x:t>
@@ -905,116 +905,116 @@
   <x:si>
     <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SUP'DE COM</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Forma Var</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication spécialisation digital et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
+    <x:t>Chef de projet digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chef de projet digital (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Chef de projet digital</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ri7</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sophia Ynov Campus</x:t>
@@ -1100,59 +1100,59 @@
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets audiovisuels (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bristol</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets design interactif spécialisation création digitale et design d'interface avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Développement web</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire aux études supérieures - Classe d'approfondissement en arts plastiques</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée S Veil</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Vincent de Paul</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Communication visuelle et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Communication entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur 3D animation VFX jeux vidéo</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">concepteur 3D animation VFX jeux vidéo </x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur designer UX/UI</x:t>
   </x:si>
   <x:si>
     <x:t>Activmedia Global Synergy</x:t>
@@ -1160,185 +1160,185 @@
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>concepteur en communication graphique et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur en communication graphique et numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Concepteur réalisateur web et digital spécialisation marketing digital et e-business (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>concepteur UI et webdesign</x:t>
   </x:si>
   <x:si>
     <x:t>MJM Graphic Design</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur webdesigner</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Itecom Art Design</x:t>
   </x:si>
   <x:si>
     <x:t>Dac Itecom</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur webdesigner (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/22/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Conception designer UI - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>Conception designer UI - module 3</x:t>
   </x:si>
   <x:si>
     <x:t>Concevoir une proposition graphique et une identité visuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Marjorie Bernadac Robilliard - Patchwork Passion</x:t>
   </x:si>
   <x:si>
     <x:t>06620</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Particulier, individuel , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création de site web avec Wordpress</x:t>
   </x:si>
   <x:si>
+    <x:t>Formanosque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
     <x:t>Logiciel WordPress</x:t>
   </x:si>
   <x:si>
-    <x:t>Formanosque</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Création d'un site internet dynamique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myaifactory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent contractuel de la fonction publique , Artisan , Profession libérale , Salarié , Salarié de l'artisanat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Création d'un site internet dynamique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Création d'un site internet dynamique</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Création et gestion de site web sous wordpress et stratégie de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Etincelle</x:t>
   </x:si>
   <x:si>
     <x:t>13710</x:t>
   </x:si>
   <x:si>
     <x:t>FUVEAU</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Création site internet</x:t>
   </x:si>
   <x:si>
     <x:t>Création site internet e-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>E-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>Créer des visuels percutants avec Canva</x:t>
   </x:si>
   <x:si>
     <x:t>Senza</x:t>
   </x:si>
   <x:si>
     <x:t>34070</x:t>
   </x:si>
   <x:si>
     <x:t>Studio Gentile - Systemv</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
@@ -1739,65 +1739,65 @@
   <x:si>
     <x:t>DNA option design</x:t>
   </x:si>
   <x:si>
     <x:t>Ecrire et monter une séquence magazine TV</x:t>
   </x:si>
   <x:si>
     <x:t>Vigie Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public de la formation initiale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecrire, filmer, monter une vidéo avec son smartphone</x:t>
   </x:si>
   <x:si>
     <x:t>Documentation audiovisuelle et multimédia</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert du design numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie communication numérique</x:t>
+  </x:si>
+  <x:si>
     <x:t>expert du design numérique</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert du design numérique</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Expert du design numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert du design numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en conception et production de film d’animation</x:t>
   </x:si>
   <x:si>
     <x:t>expert en conception, réalisation et animation 3D</x:t>
   </x:si>
   <x:si>
     <x:t>École MoPA</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Brassart - MOPA</x:t>
   </x:si>
   <x:si>
     <x:t>expert en création digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale</x:t>
@@ -2180,62 +2180,62 @@
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours arts plastiques et sciences de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
   </x:si>
   <x:si>
     <x:t>master mention création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention humanités et industries créatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philosophie</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention humanités et industries créatives</x:t>
   </x:si>
   <x:si>
-    <x:t>Philosophie</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Mastère spécialisé créations vidéo-Ludiques et transmédia (CVT)</x:t>
   </x:si>
   <x:si>
     <x:t>Conception réalisation transmédia</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Métiers de la communication : Inforgraphiste/PAO</x:t>
   </x:si>
   <x:si>
     <x:t>Montage vidéo dans DaVinci Resolve</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel montage audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Motion Design initiation</x:t>
@@ -2444,137 +2444,137 @@
   <x:si>
     <x:t>Titre professionnel concepteur designer UI</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Optim'hum</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 1 : concevoir les éléments graphiques d'une interface et de supports de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 2 : contribuer à la gestion et au suivi d'un projet de communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 3 : réaliser, améliorer et animer des sites web</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ceytyxia</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/06/2026 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>05/18/2027 00:00:00</x:t>
+    <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/07/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel concepteur designer UI bloc de compétences 1 Concevoir les éléments graphiques d'une interface et de supports de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI bloc de compétences 2 Contribuer à la gestion et au suivi d'un projet de communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI bloc de compétences 3 Réaliser, améliorer et animer des sites web</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer user interface</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Label Emmaus</x:t>
   </x:si>
   <x:si>
     <x:t>93130</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Public immigré</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste</x:t>
@@ -2591,60 +2591,60 @@
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Qwantic - Cbs Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/06/2028 00:00:00</x:t>
+    <x:t>01/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 1 Concevoir et réaliser des compositions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 2 Développer des solutions visuelles innovantes et multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC3 Gérer et coordonner des projets de communication visuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste bloc de compétences 1 Concevoir et réaliser des compositions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>UX Design spécialisation utilisateur et architecture de l’information</x:t>
   </x:si>
@@ -3753,189 +3753,189 @@
         <x:v>59</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>635792</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>615301</x:v>
+        <x:v>635504</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>635504</x:v>
+        <x:v>635505</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>635505</x:v>
+        <x:v>615301</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
@@ -4284,363 +4284,363 @@
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="S21" s="0" t="n">
+        <x:v>597372</x:v>
+      </x:c>
+      <x:c r="T21" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="S21" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T21" s="4" t="s">
+      <x:c r="U21" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>597372</x:v>
+        <x:v>597371</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U22" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>594642</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U23" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>594641</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U24" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>594643</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>46337</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>615588</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>46337</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>615587</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -4881,51 +4881,51 @@
       <x:c r="L32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>608564</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4995,51 +4995,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>595626</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -5049,51 +5049,51 @@
       <x:c r="L35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>595627</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -5106,51 +5106,51 @@
       <x:c r="L36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>595628</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -5160,51 +5160,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>595625</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>158</x:v>
@@ -5215,120 +5215,120 @@
       <x:c r="J38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>600474</x:v>
+        <x:v>547061</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>547061</x:v>
+        <x:v>498663</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>159</x:v>
@@ -5336,60 +5336,60 @@
       <x:c r="J40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="S40" s="14" t="n">
+        <x:v>600474</x:v>
+      </x:c>
+      <x:c r="T40" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="S40" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -5399,54 +5399,54 @@
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>638209</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U41" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>119</x:v>
@@ -5559,100 +5559,100 @@
       <x:c r="L44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>596333</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>632381</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
@@ -5865,51 +5865,51 @@
       <x:c r="L50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>632388</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>41002</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -5919,51 +5919,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>592414</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
@@ -6114,54 +6114,54 @@
       <x:c r="G55" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>71140</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>505740</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -6194,376 +6194,376 @@
       <x:c r="R56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>505743</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>595631</x:v>
+        <x:v>595630</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="P58" s="14" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="Q58" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="P58" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>595630</x:v>
+        <x:v>595631</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>609696</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>595596</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>595595</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>609697</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
@@ -6675,51 +6675,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>596789</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
@@ -6788,51 +6788,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>596790</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -6845,51 +6845,51 @@
       <x:c r="L68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>596791</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
@@ -6905,51 +6905,51 @@
       <x:c r="L69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>602557</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>239</x:v>
@@ -6963,57 +6963,57 @@
       <x:c r="K70" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>556124</x:v>
+        <x:v>510676</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -7023,57 +7023,57 @@
       <x:c r="K71" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>510676</x:v>
+        <x:v>556124</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41546</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -7083,51 +7083,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>596792</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41546</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -7137,51 +7137,51 @@
       <x:c r="L73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>596793</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>239</x:v>
@@ -7258,51 +7258,51 @@
       <x:c r="L75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>602560</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>239</x:v>
@@ -7373,51 +7373,51 @@
       <x:c r="L77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>596794</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41547</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -7430,51 +7430,51 @@
       <x:c r="L78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>596795</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
@@ -7490,51 +7490,51 @@
       <x:c r="L79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>602561</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>239</x:v>
@@ -7567,288 +7567,288 @@
         <x:v>235</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>556135</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>576454</x:v>
+        <x:v>542265</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>633867</x:v>
+        <x:v>576454</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>583433</x:v>
+        <x:v>633867</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>542265</x:v>
+        <x:v>583433</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>639497</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
@@ -7861,108 +7861,108 @@
       <x:c r="L86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>592832</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>592277</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U87" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -7972,337 +7972,338 @@
       <x:c r="L88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>624496</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U88" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>624497</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U89" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>610971</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U90" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>633994</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>41125</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>271</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>608140</x:v>
+        <x:v>592833</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>41125</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>592833</x:v>
+        <x:v>608140</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U93" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -8312,227 +8313,227 @@
       <x:c r="L94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>635279</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U94" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>598972</x:v>
+        <x:v>601588</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="U95" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="Q96" s="16" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="R96" s="14" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="S96" s="14" t="n">
+        <x:v>598972</x:v>
+      </x:c>
+      <x:c r="T96" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U96" s="16" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>601589</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -8571,317 +8572,317 @@
       <x:c r="U98" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>602578</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U99" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>269</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="H100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>615683</x:v>
+        <x:v>579002</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>584951</x:v>
+        <x:v>615683</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>298</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>579002</x:v>
+        <x:v>584951</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>578602</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
@@ -8914,75 +8915,75 @@
       <x:c r="S104" s="14" t="n">
         <x:v>602176</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>608948</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
@@ -9146,143 +9147,143 @@
       <x:c r="S108" s="14" t="n">
         <x:v>549727</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>549728</x:v>
+        <x:v>549695</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>549695</x:v>
+        <x:v>549728</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -9411,57 +9412,57 @@
       <x:c r="K113" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>549699</x:v>
+        <x:v>549698</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
@@ -9470,57 +9471,57 @@
       <x:c r="K114" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>549698</x:v>
+        <x:v>549699</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -10235,197 +10236,197 @@
       <x:c r="M127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>632628</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>595143</x:v>
+        <x:v>595142</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U128" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="Q129" s="4" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="R129" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="Q129" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>595142</x:v>
+        <x:v>595143</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U129" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>588196</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>36533</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -10501,51 +10502,51 @@
       <x:c r="L132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>596998</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36533</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -10767,51 +10768,51 @@
       <x:c r="L137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>592232</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -10824,221 +10825,221 @@
       <x:c r="L138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>620385</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>34345</x:v>
+        <x:v>39605</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>534832</x:v>
+        <x:v>550892</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="U139" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>39605</x:v>
+        <x:v>34345</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>550893</x:v>
+        <x:v>534832</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>550892</x:v>
+        <x:v>550893</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>136</x:v>
@@ -11056,51 +11057,51 @@
       <x:c r="L142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>534878</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -11116,51 +11117,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>550740</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
@@ -11175,105 +11176,105 @@
       <x:c r="M144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>550739</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38244</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>597373</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U145" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -11286,102 +11287,102 @@
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>547240</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>596741</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -11394,51 +11395,51 @@
       <x:c r="L148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>596740</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -11470,380 +11471,380 @@
         <x:v>584120</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>554162</x:v>
+        <x:v>554123</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>554123</x:v>
+        <x:v>601674</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>601652</x:v>
+        <x:v>554162</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>601653</x:v>
+        <x:v>601652</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>601675</x:v>
+        <x:v>601653</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>601674</x:v>
+        <x:v>601675</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
@@ -12018,395 +12019,395 @@
       <x:c r="R159" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>629276</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="P160" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="P160" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>603902</x:v>
+        <x:v>630933</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>630933</x:v>
+        <x:v>603902</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="P162" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="P162" s="14" t="s">
+      <x:c r="Q162" s="16" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>598271</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>467583</x:v>
+        <x:v>630847</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>630847</x:v>
+        <x:v>467583</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>566070</x:v>
+        <x:v>570843</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>570843</x:v>
+        <x:v>566070</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>33</x:v>
@@ -12507,305 +12508,305 @@
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>634935</x:v>
+        <x:v>634933</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>634937</x:v>
+        <x:v>634936</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>634933</x:v>
+        <x:v>634946</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>634936</x:v>
+        <x:v>634935</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>634946</x:v>
+        <x:v>634937</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>634931</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>413</x:v>
@@ -13116,97 +13117,97 @@
       <x:c r="I181" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>634932</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>533643</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
@@ -13214,51 +13215,51 @@
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>533650</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
@@ -13269,51 +13270,51 @@
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>534198</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
@@ -13321,51 +13322,51 @@
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>534201</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
@@ -13525,104 +13526,104 @@
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>633363</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>580364</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
@@ -13912,100 +13913,100 @@
       <x:c r="M196" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>613707</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>613710</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
@@ -14059,57 +14060,57 @@
       <x:c r="J199" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>606171</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -14122,51 +14123,51 @@
       <x:c r="L200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>606170</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -14289,335 +14290,336 @@
       <x:c r="L203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>592193</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>592194</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>41710</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>620443</x:v>
+        <x:v>622388</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41710</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>622388</x:v>
+        <x:v>620443</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>41710</x:v>
+        <x:v>36298</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>638655</x:v>
+        <x:v>521688</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>36298</x:v>
+        <x:v>41710</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>521688</x:v>
+        <x:v>638655</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40367</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -14684,509 +14686,509 @@
       <x:c r="L210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>592191</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U210" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>554172</x:v>
+        <x:v>601658</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>601659</x:v>
+        <x:v>554172</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>601679</x:v>
+        <x:v>554128</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>39764</x:v>
+        <x:v>36443</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>554127</x:v>
+        <x:v>451882</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>36443</x:v>
+        <x:v>39764</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>451882</x:v>
+        <x:v>601659</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>554128</x:v>
+        <x:v>601679</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>601658</x:v>
+        <x:v>554127</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>592800</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>41956</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -15196,51 +15198,51 @@
       <x:c r="L219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>635298</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40638</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
@@ -15253,51 +15255,51 @@
       <x:c r="L220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>592789</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>41244</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -15307,51 +15309,51 @@
       <x:c r="L221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>616015</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>41244</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
@@ -15364,51 +15366,51 @@
       <x:c r="L222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>616016</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -15418,51 +15420,51 @@
       <x:c r="L223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>595529</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -15475,51 +15477,51 @@
       <x:c r="L224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>595532</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -15529,162 +15531,162 @@
       <x:c r="L225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>595534</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>595531</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>595530</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -15697,51 +15699,51 @@
       <x:c r="L228" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>595533</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -15751,51 +15753,51 @@
       <x:c r="L229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>595535</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41145</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -15808,51 +15810,51 @@
       <x:c r="L230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>21798</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>592520</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -15862,108 +15864,108 @@
       <x:c r="L231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>592172</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>592173</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
@@ -15976,51 +15978,51 @@
       <x:c r="L233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>614353</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
@@ -16035,51 +16037,51 @@
       <x:c r="L234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>614354</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>42084</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -16089,159 +16091,159 @@
       <x:c r="L235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>635297</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>42084</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>635296</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>589563</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -16253,54 +16255,54 @@
       <x:c r="I238" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>601426</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
@@ -16310,102 +16312,102 @@
       <x:c r="J239" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>635788</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40882</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>621070</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
@@ -16427,51 +16429,51 @@
       <x:c r="L241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>597126</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -16487,162 +16489,162 @@
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>547199</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>547192</x:v>
+        <x:v>597125</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>597125</x:v>
+        <x:v>547192</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -16655,51 +16657,51 @@
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>554177</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
@@ -16708,57 +16710,57 @@
       <x:c r="K246" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>554130</x:v>
+        <x:v>601661</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -16884,54 +16886,54 @@
       <x:c r="L249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>554153</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
@@ -16943,221 +16945,221 @@
       <x:c r="L250" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>554154</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40882</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>609136</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>601681</x:v>
+        <x:v>554130</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>601661</x:v>
+        <x:v>601681</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>36940</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
@@ -17173,51 +17175,51 @@
       <x:c r="L254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>595863</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>36942</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -17227,51 +17229,51 @@
       <x:c r="L255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>595929</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -17284,51 +17286,51 @@
       <x:c r="L256" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>595589</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -17338,51 +17340,51 @@
       <x:c r="L257" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>595590</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
@@ -17395,51 +17397,51 @@
       <x:c r="L258" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>595591</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -17449,51 +17451,51 @@
       <x:c r="L259" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>595593</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -17506,51 +17508,51 @@
       <x:c r="L260" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>595594</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -17560,51 +17562,51 @@
       <x:c r="L261" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>595592</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>36948</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -17617,51 +17619,51 @@
       <x:c r="L262" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>21752</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>595573</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>36948</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -17671,51 +17673,51 @@
       <x:c r="L263" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>21752</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>595574</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>36949</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
@@ -17728,51 +17730,51 @@
       <x:c r="L264" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>595864</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>36949</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -17782,51 +17784,51 @@
       <x:c r="L265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>595865</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
@@ -17839,51 +17841,51 @@
       <x:c r="L266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>595600</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -17893,51 +17895,51 @@
       <x:c r="L267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>595601</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
@@ -17950,51 +17952,51 @@
       <x:c r="L268" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>595599</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -18004,51 +18006,51 @@
       <x:c r="L269" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>595597</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
@@ -18061,51 +18063,51 @@
       <x:c r="L270" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>595598</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -18115,51 +18117,51 @@
       <x:c r="L271" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>595944</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -18172,105 +18174,105 @@
       <x:c r="L272" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>595943</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>595941</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -18283,105 +18285,105 @@
       <x:c r="L274" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>595942</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>595940</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -18394,51 +18396,51 @@
       <x:c r="L276" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>595939</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -18448,51 +18450,51 @@
       <x:c r="L277" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>595945</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -18505,51 +18507,51 @@
       <x:c r="L278" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>595946</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
@@ -18664,217 +18666,216 @@
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>576586</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>39855</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>371</x:v>
-[...1 lines deleted...]
-      <x:c r="H282" s="14" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>129</x:v>
+      </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>592395</x:v>
+        <x:v>574092</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>39855</x:v>
+        <x:v>34403</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>129</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>574092</x:v>
+        <x:v>547251</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>34403</x:v>
+        <x:v>39855</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>547251</x:v>
+        <x:v>592395</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39855</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -18884,54 +18885,54 @@
       <x:c r="L285" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>589948</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39855</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
@@ -19062,108 +19063,108 @@
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>601663</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>34403</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>534936</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="U289" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>39855</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
@@ -19229,108 +19230,108 @@
       <x:c r="L291" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>635288</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>40555</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>592575</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>39557</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -19340,51 +19341,51 @@
       <x:c r="L293" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>592183</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>39557</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -19397,105 +19398,105 @@
       <x:c r="L294" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>592182</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>592051</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -19619,51 +19620,51 @@
       <x:c r="L298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>592050</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -20522,220 +20523,220 @@
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>31684</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>533713</x:v>
+        <x:v>533710</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>31684</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>533710</x:v>
+        <x:v>533713</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>632217</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>632218</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>36744</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
@@ -20754,94 +20755,94 @@
       <x:c r="L318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>596809</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>632219</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -20905,320 +20906,320 @@
       <x:c r="L321" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>576700</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38143</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>597201</x:v>
+        <x:v>547222</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="U322" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>38143</x:v>
+        <x:v>40243</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>597202</x:v>
+        <x:v>626938</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38143</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>547222</x:v>
+        <x:v>597201</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>40243</x:v>
+        <x:v>38143</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>626938</x:v>
+        <x:v>597202</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>597</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>40243</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>608949</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
@@ -21246,51 +21247,51 @@
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>601665</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38143</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
@@ -21302,207 +21303,207 @@
       <x:c r="L328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>554157</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>579910</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>627664</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>608950</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
@@ -21566,57 +21567,57 @@
       <x:c r="I333" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>45048</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>596465</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
@@ -21625,199 +21626,199 @@
       <x:c r="L334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>45048</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>596464</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>595126</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>635518</x:v>
+        <x:v>635520</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>635519</x:v>
+        <x:v>635518</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>48</x:v>
@@ -21826,202 +21827,202 @@
       <x:c r="K338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>635520</x:v>
+        <x:v>635519</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>635516</x:v>
+        <x:v>633963</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>633963</x:v>
+        <x:v>635515</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>635515</x:v>
+        <x:v>635517</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>48</x:v>
@@ -22030,260 +22031,260 @@
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>635517</x:v>
+        <x:v>635516</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>603910</x:v>
+        <x:v>633908</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>633908</x:v>
+        <x:v>603910</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>534206</x:v>
+        <x:v>534204</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>534204</x:v>
+        <x:v>534206</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>26</x:v>
@@ -23002,51 +23003,51 @@
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>635507</x:v>
+        <x:v>635506</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>48</x:v>
@@ -23055,51 +23056,51 @@
       <x:c r="K362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>635506</x:v>
+        <x:v>635507</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
@@ -23383,84 +23384,84 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>635511</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>595387</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U369" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
@@ -23635,79 +23636,79 @@
       <x:c r="R373" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>577110</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>578582</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
@@ -23953,108 +23954,108 @@
       <x:c r="L379" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>592363</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U379" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>606165</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -24064,51 +24065,51 @@
       <x:c r="L381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>606166</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
@@ -24384,51 +24385,51 @@
       <x:c r="L387" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>632805</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>665</x:v>
@@ -24499,51 +24500,51 @@
       <x:c r="L389" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>592555</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>40602</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
@@ -24558,51 +24559,51 @@
       <x:c r="L390" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>590123</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>40602</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
@@ -24621,381 +24622,381 @@
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>590825</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>597194</x:v>
+        <x:v>597195</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>597198</x:v>
+        <x:v>597196</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>597193</x:v>
+        <x:v>597199</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>597195</x:v>
+        <x:v>597200</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>597196</x:v>
+        <x:v>597197</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>597199</x:v>
+        <x:v>597194</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -25005,108 +25006,108 @@
       <x:c r="K398" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>597200</x:v>
+        <x:v>597198</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>597197</x:v>
+        <x:v>597193</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>36987</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
@@ -25233,51 +25234,51 @@
       <x:c r="L402" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>592796</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -25287,51 +25288,51 @@
       <x:c r="L403" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>592797</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
@@ -25576,105 +25577,105 @@
       <x:c r="L408" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>606185</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>41255</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>606183</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>41255</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
@@ -25687,51 +25688,51 @@
       <x:c r="L410" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>606184</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>41255</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
@@ -25747,165 +25748,164 @@
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>639613</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="H412" s="14" t="s"/>
+      <x:c r="H412" s="14" t="s">
+        <x:v>704</x:v>
+      </x:c>
       <x:c r="I412" s="16" t="s">
-        <x:v>692</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>692</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>595417</x:v>
+        <x:v>590170</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="H413" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>590170</x:v>
+        <x:v>595417</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>26</x:v>
@@ -26009,51 +26009,51 @@
         <x:v>55</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>633366</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>37</x:v>
@@ -26240,144 +26240,144 @@
       <x:c r="S420" s="14" t="n">
         <x:v>577982</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38268</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>638706</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38268</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>597374</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U422" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>33</x:v>
@@ -27284,141 +27284,141 @@
       <x:c r="S440" s="14" t="n">
         <x:v>632758</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>39256</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>638717</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>39256</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>593728</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>38</x:v>
@@ -27875,54 +27875,54 @@
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>72502</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>505620</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>437</x:v>
@@ -28136,51 +28136,51 @@
       <x:c r="J457" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>566725</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
@@ -28250,558 +28250,558 @@
       <x:c r="K459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>601110</x:v>
+        <x:v>615570</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>615570</x:v>
+        <x:v>615572</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>615572</x:v>
+        <x:v>615573</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>615573</x:v>
+        <x:v>634042</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>634042</x:v>
+        <x:v>584769</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>584769</x:v>
+        <x:v>601115</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>788</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>601115</x:v>
+        <x:v>601117</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>601117</x:v>
+        <x:v>613747</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>613747</x:v>
+        <x:v>583489</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>583489</x:v>
+        <x:v>601111</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28862,446 +28862,446 @@
       <x:c r="K470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>601111</x:v>
+        <x:v>602833</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>602833</x:v>
+        <x:v>615571</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>578821</x:v>
+        <x:v>601110</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>615571</x:v>
+        <x:v>626904</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>552021</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>793</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>626904</x:v>
+        <x:v>615574</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>597</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>573970</x:v>
+        <x:v>578821</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>615574</x:v>
+        <x:v>573970</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -29670,562 +29670,561 @@
       <x:c r="S484" s="14" t="n">
         <x:v>587325</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>628474</x:v>
+        <x:v>608301</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>608628</x:v>
+        <x:v>608302</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>509841</x:v>
+        <x:v>608628</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>601</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>553777</x:v>
+        <x:v>628474</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>791</x:v>
-[...2 lines deleted...]
-        <x:v>792</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>601956</x:v>
+        <x:v>553777</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>601957</x:v>
+        <x:v>601956</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>546921</x:v>
+        <x:v>601957</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>804</x:v>
-[...1 lines deleted...]
-      <x:c r="H492" s="14" t="s"/>
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="H492" s="14" t="s">
+        <x:v>794</x:v>
+      </x:c>
       <x:c r="I492" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>608301</x:v>
+        <x:v>546921</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>810</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>608302</x:v>
+        <x:v>599570</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
@@ -30258,152 +30257,152 @@
       <x:c r="S494" s="14" t="n">
         <x:v>608627</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>495524</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>801</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>599570</x:v>
+        <x:v>509841</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>819</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -30737,51 +30736,51 @@
       <x:c r="J503" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>636936</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>42140</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
@@ -30874,76 +30873,76 @@
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>632688</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>564094</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
@@ -30965,51 +30964,51 @@
       <x:c r="L507" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>629415</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -31040,297 +31039,297 @@
       <x:c r="R508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>584267</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>627665</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>614723</x:v>
+        <x:v>581282</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>834</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>581282</x:v>
+        <x:v>614723</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>602508</x:v>
+        <x:v>613735</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>616981</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
@@ -31352,57 +31351,57 @@
       <x:c r="K514" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>613735</x:v>
+        <x:v>602508</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -31489,384 +31488,384 @@
       <x:c r="S516" s="14" t="n">
         <x:v>569997</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>601990</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>608306</x:v>
+        <x:v>605575</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>608639</x:v>
+        <x:v>609125</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>836</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>837</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>836</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>837</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>838</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>605575</x:v>
+        <x:v>608305</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>841</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>609125</x:v>
+        <x:v>608306</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>608305</x:v>
+        <x:v>605574</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>813</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -31876,172 +31875,172 @@
       <x:c r="L523" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>565677</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>842</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>601989</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>837</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>837</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>605574</x:v>
+        <x:v>608639</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>843</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
@@ -32053,216 +32052,216 @@
       <x:c r="L526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>608304</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>810</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>625773</x:v>
+        <x:v>621302</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>845</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>621302</x:v>
+        <x:v>625773</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>581285</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -32349,76 +32348,76 @@
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>581312</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>565252</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s"/>
@@ -32504,262 +32503,262 @@
         <x:v>66</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>613045</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>634131</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>40917</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>591426</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>40917</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>615699</x:v>
+        <x:v>591427</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>40917</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>591427</x:v>
+        <x:v>615699</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>26</x:v>
@@ -32807,51 +32806,51 @@
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I540" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s"/>
       <x:c r="K540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>567362</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
@@ -32859,51 +32858,51 @@
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>567361</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
@@ -32912,51 +32911,51 @@
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s"/>
       <x:c r="K542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>584703</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
@@ -32964,51 +32963,51 @@
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>567360</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
@@ -33019,51 +33018,51 @@
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>567363</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
@@ -33071,51 +33070,51 @@
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>567364</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
@@ -33126,100 +33125,100 @@
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>567366</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>578640</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
@@ -33230,100 +33229,100 @@
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>577816</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>584706</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
@@ -33334,100 +33333,100 @@
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>567359</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>585504</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
@@ -33436,100 +33435,100 @@
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>629879</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>585515</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">