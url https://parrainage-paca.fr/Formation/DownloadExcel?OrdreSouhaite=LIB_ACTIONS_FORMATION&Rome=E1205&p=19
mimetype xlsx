--- v0 (2026-09-06)
+++ v1 (2026-09-07)
@@ -692,59 +692,59 @@
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel image synthèse</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option A : signalétique</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
     <x:t>Signalétique enseigne</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Golf-Hôtel</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option A : signalétique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option B : décor peint</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84271</x:t>
@@ -890,80 +890,80 @@
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
+    <x:t>SUP'DE COM</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>SUP'DE COM</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chargé de communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Forma Var</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication spécialisation digital et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digital (Contrat de Professionnalisation)</x:t>
@@ -995,68 +995,68 @@
   <x:si>
     <x:t>09/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ri7</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
-    <x:t>Médiation numérique</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chef de projet digitaux spécialisation communication, marketing et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation création et Digital Design - Spécialité Design UX-UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation création et Digital Design - Spécialité Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation design UX-UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation marketing relationnel et expérience client (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation motion design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
@@ -1160,128 +1160,128 @@
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>concepteur en communication graphique et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur en communication graphique et numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Concepteur réalisateur web et digital spécialisation marketing digital et e-business (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>concepteur UI et webdesign</x:t>
   </x:si>
   <x:si>
     <x:t>MJM Graphic Design</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur webdesigner</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Itecom Art Design</x:t>
   </x:si>
   <x:si>
     <x:t>Dac Itecom</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur webdesigner (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/22/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Conception designer UI - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>Conception designer UI - module 3</x:t>
   </x:si>
   <x:si>
     <x:t>Concevoir une proposition graphique et une identité visuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Marjorie Bernadac Robilliard - Patchwork Passion</x:t>
   </x:si>
   <x:si>
     <x:t>06620</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Particulier, individuel , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création de site web avec Wordpress</x:t>
   </x:si>
   <x:si>
+    <x:t>Formanosque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
     <x:t>Logiciel WordPress</x:t>
   </x:si>
   <x:si>
-    <x:t>Formanosque</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'un site internet dynamique</x:t>
   </x:si>
   <x:si>
     <x:t>Myaifactory</x:t>
   </x:si>
   <x:si>
     <x:t>Agent contractuel de la fonction publique , Artisan , Profession libérale , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
@@ -1838,56 +1838,56 @@
   <x:si>
     <x:t>Expert en création digitale spécialisation technologies et expériences immersives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation UX/UI et IA pour le design d'interface (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation UX-UI et IA pour le design d'interface (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Freecad Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>CAO</x:t>
   </x:si>
   <x:si>
     <x:t>Game Artist</x:t>
   </x:si>
   <x:si>
     <x:t>Game Academy</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/21/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/09/2031 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/21/2030 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Game Designer concepteur en gamification</x:t>
   </x:si>
   <x:si>
     <x:t>Game developper</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste motion designer</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste motion designer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste multimédia</x:t>
@@ -2255,56 +2255,56 @@
   <x:si>
     <x:t>Parcours Infographie Cinéma 4d</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>Photoshop blended learning</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Photoshop</x:t>
   </x:si>
   <x:si>
     <x:t>Pilotage et prise de vue photographique par drone</x:t>
   </x:si>
   <x:si>
     <x:t>By-Drone</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>Prise de vue</x:t>
   </x:si>
   <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>ANCELLE</x:t>
   </x:si>
   <x:si>
-    <x:t>PERTUIS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Powerpoint</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel PowerPoint</x:t>
   </x:si>
   <x:si>
     <x:t>Prestashop administrateur</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Blender</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Blender</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Procreate Illustrer pour l’édition livres magazines</x:t>
   </x:si>
   <x:si>
     <x:t>Procreate maîtrise complète (fondamentaux + perfectionnement)</x:t>
@@ -2444,105 +2444,105 @@
   <x:si>
     <x:t>Titre professionnel concepteur designer UI</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Optim'hum</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 1 : concevoir les éléments graphiques d'une interface et de supports de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 2 : contribuer à la gestion et au suivi d'un projet de communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 3 : réaliser, améliorer et animer des sites web</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ceytyxia</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
@@ -3855,288 +3855,288 @@
         <x:v>59</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>635792</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>635500</x:v>
+        <x:v>615301</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>635501</x:v>
+        <x:v>635500</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>615301</x:v>
+        <x:v>635501</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>576396</x:v>
+        <x:v>606816</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>606816</x:v>
+        <x:v>576396</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
@@ -5218,57 +5218,57 @@
       <x:c r="K38" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>547061</x:v>
+        <x:v>600474</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -5278,57 +5278,57 @@
       <x:c r="K39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>600474</x:v>
+        <x:v>547061</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>159</x:v>
@@ -6194,189 +6194,189 @@
       <x:c r="R56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>505743</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="P57" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="P57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>595630</x:v>
+        <x:v>595631</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>595631</x:v>
+        <x:v>595630</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>609696</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -6389,51 +6389,51 @@
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>595596</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
@@ -6443,51 +6443,51 @@
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>595595</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
@@ -6504,51 +6504,51 @@
       <x:c r="G62" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>609697</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
@@ -8136,365 +8136,365 @@
       <x:c r="J91" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>633994</x:v>
+        <x:v>608140</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>41125</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>635279</x:v>
+        <x:v>592833</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>608140</x:v>
+        <x:v>633994</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>41125</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>592833</x:v>
+        <x:v>635279</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>598972</x:v>
+        <x:v>601588</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="Q96" s="16" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="R96" s="14" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="S96" s="14" t="n">
+        <x:v>598972</x:v>
+      </x:c>
+      <x:c r="T96" s="16" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="U96" s="16" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
@@ -9034,943 +9034,943 @@
       <x:c r="T106" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>549727</x:v>
+        <x:v>549694</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="Q108" s="16" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="R108" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S108" s="14" t="n">
+        <x:v>549727</x:v>
+      </x:c>
+      <x:c r="T108" s="16" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="U108" s="16" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>549728</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P110" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q110" s="16" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>549695</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P111" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q111" s="4" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>549696</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P112" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q112" s="16" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>549697</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P113" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q113" s="4" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>549699</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P114" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q114" s="16" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>549698</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>549719</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>549723</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>549724</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P118" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q118" s="16" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>549700</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P119" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q119" s="4" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>549701</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>549725</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>549722</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>549720</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
@@ -10139,136 +10139,136 @@
         <x:v>611042</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41989</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>632629</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>41989</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>632628</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
@@ -10305,72 +10305,72 @@
         <x:v>93</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>595142</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>595143</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
@@ -10879,173 +10879,173 @@
       <x:c r="K139" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>550893</x:v>
+        <x:v>550892</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>39605</x:v>
+        <x:v>34345</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>550892</x:v>
+        <x:v>534832</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>34345</x:v>
+        <x:v>39605</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>534832</x:v>
+        <x:v>550893</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="U141" s="4" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
@@ -11057,51 +11057,51 @@
       <x:c r="L142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>534878</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -11117,51 +11117,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>550740</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
@@ -11176,51 +11176,51 @@
       <x:c r="M144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>550739</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38244</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -11505,173 +11505,173 @@
       <x:c r="K150" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>554162</x:v>
+        <x:v>601674</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>601674</x:v>
+        <x:v>554123</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>554123</x:v>
+        <x:v>554162</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="U152" s="16" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -12019,179 +12019,179 @@
       <x:c r="R159" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>629276</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="P160" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="P160" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>603902</x:v>
+        <x:v>630933</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>630933</x:v>
+        <x:v>603902</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="P162" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="P162" s="14" t="s">
+      <x:c r="Q162" s="16" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>598271</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>394</x:v>
@@ -12508,255 +12508,255 @@
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>634933</x:v>
+        <x:v>634935</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>634935</x:v>
+        <x:v>634937</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>634937</x:v>
+        <x:v>634936</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>634936</x:v>
+        <x:v>634946</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>634946</x:v>
+        <x:v>634933</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>413</x:v>
@@ -13163,51 +13163,51 @@
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>533643</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
@@ -13215,51 +13215,51 @@
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>533650</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
@@ -13270,51 +13270,51 @@
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>534198</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
@@ -13322,51 +13322,51 @@
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>534201</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
@@ -13526,51 +13526,51 @@
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>633363</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
@@ -13579,51 +13579,51 @@
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>580364</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
@@ -13913,100 +13913,100 @@
       <x:c r="M196" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>613707</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>613710</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
@@ -14033,293 +14033,293 @@
       <x:c r="S198" s="14" t="n">
         <x:v>632636</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>606171</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>606170</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>633474</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>605045</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>592193</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
@@ -14332,51 +14332,51 @@
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>592194</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
@@ -14700,213 +14700,213 @@
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>592191</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>39764</x:v>
+        <x:v>36443</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>601658</x:v>
+        <x:v>451882</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>36443</x:v>
+        <x:v>39764</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>451882</x:v>
+        <x:v>554128</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>554128</x:v>
+        <x:v>601658</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
@@ -15091,51 +15091,51 @@
       <x:c r="L217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>554127</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
@@ -15828,141 +15828,141 @@
       <x:c r="R230" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>592520</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>592173</x:v>
+        <x:v>592172</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>592172</x:v>
+        <x:v>592173</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
@@ -16676,148 +16676,148 @@
         <x:v>601661</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>554130</x:v>
+        <x:v>554177</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>554177</x:v>
+        <x:v>554130</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
@@ -16945,51 +16945,51 @@
       <x:c r="L250" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>554153</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -17002,51 +17002,51 @@
       <x:c r="L251" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>554154</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40882</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
@@ -18885,51 +18885,51 @@
       <x:c r="L285" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>589948</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39855</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
@@ -19117,54 +19117,54 @@
       <x:c r="L289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>534936</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>39855</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
@@ -19419,1327 +19419,1327 @@
       <x:c r="S294" s="14" t="n">
         <x:v>592182</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>592051</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>629804</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>537296</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>592050</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>549750</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>549711</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>604989</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>605070</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>549746</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>549747</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>549712</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>549748</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>549749</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>604995</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>549751</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>549710</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>604996</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>605072</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>604994</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>31684</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>533713</x:v>
+        <x:v>533710</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>31684</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>533710</x:v>
+        <x:v>533713</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>632218</x:v>
+        <x:v>632217</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>632217</x:v>
+        <x:v>632218</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>36744</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
@@ -20807,51 +20807,51 @@
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>632219</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
@@ -20948,51 +20948,51 @@
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>626938</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
@@ -21184,173 +21184,173 @@
       <x:c r="K326" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>554157</x:v>
+        <x:v>601665</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>38143</x:v>
+        <x:v>40243</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>601665</x:v>
+        <x:v>608949</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>40243</x:v>
+        <x:v>38143</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>608949</x:v>
+        <x:v>554157</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21543,122 +21543,122 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>576701</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>45048</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>596465</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>45048</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>596464</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
@@ -23712,51 +23712,51 @@
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>590732</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
@@ -23769,51 +23769,51 @@
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>590734</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
@@ -23826,51 +23826,51 @@
       <x:c r="E377" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>550924</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
@@ -23885,51 +23885,51 @@
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>550925</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
@@ -26515,118 +26515,118 @@
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>588162</x:v>
+        <x:v>588159</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>588159</x:v>
+        <x:v>588162</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>72</x:v>
@@ -28702,51 +28702,51 @@
       <x:c r="M467" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>613747</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -28774,147 +28774,147 @@
       <x:c r="R468" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>583489</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>630374</x:v>
+        <x:v>601111</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>573970</x:v>
+        <x:v>630374</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>791</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28957,408 +28957,407 @@
         <x:v>783</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>601110</x:v>
+        <x:v>602833</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>792</x:v>
-[...2 lines deleted...]
-        <x:v>793</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>552021</x:v>
+        <x:v>601110</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>794</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>298</x:v>
-[...1 lines deleted...]
-      <x:c r="H474" s="14" t="s"/>
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s">
+        <x:v>792</x:v>
+      </x:c>
       <x:c r="I474" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>626904</x:v>
+        <x:v>552021</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>601114</x:v>
+        <x:v>626904</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>584756</x:v>
+        <x:v>573970</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>601111</x:v>
+        <x:v>584756</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>602833</x:v>
+        <x:v>601114</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -29615,323 +29614,323 @@
         <x:v>587325</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>801</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>608301</x:v>
+        <x:v>599572</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>608302</x:v>
+        <x:v>608301</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>628474</x:v>
+        <x:v>608302</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>608628</x:v>
+        <x:v>628474</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>599572</x:v>
+        <x:v>608628</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>809</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -30021,199 +30020,199 @@
       <x:c r="S490" s="14" t="n">
         <x:v>553777</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H491" s="0" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>601956</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H492" s="14" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>601957</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H493" s="0" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>546921</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
@@ -30267,131 +30266,131 @@
       <x:c r="U494" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>495524</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>599570</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
@@ -31124,54 +31123,54 @@
         <x:v>298</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="Q510" s="16" t="s">
         <x:v>795</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>796</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>627665</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
@@ -31210,145 +31209,145 @@
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>581282</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>602508</x:v>
+        <x:v>614723</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>614723</x:v>
+        <x:v>602508</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>835</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -31415,97 +31414,97 @@
       <x:c r="M515" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>613735</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>601990</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
@@ -31750,54 +31749,54 @@
       <x:c r="G521" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="Q521" s="4" t="s">
         <x:v>795</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>796</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>609125</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
@@ -31821,54 +31820,54 @@
       <x:c r="L522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>608305</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>805</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>806</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -31900,78 +31899,78 @@
         <x:v>565677</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H524" s="14" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>601989</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
@@ -32055,105 +32054,105 @@
       <x:c r="L526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>608304</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>804</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>621302</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>805</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
@@ -32809,207 +32808,208 @@
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I540" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s"/>
       <x:c r="K540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>567362</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="H541" s="0" t="s">
+        <x:v>868</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>584703</x:v>
+        <x:v>567361</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>867</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s"/>
       <x:c r="K542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>867</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>567361</x:v>
+        <x:v>584703</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>830</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>567360</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
@@ -33020,51 +33020,51 @@
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>567363</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
@@ -33072,51 +33072,51 @@
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>567364</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
@@ -33127,100 +33127,100 @@
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>567366</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>578640</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
@@ -33231,100 +33231,100 @@
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>577816</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>584706</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
@@ -33335,100 +33335,100 @@
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>567359</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>585504</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
@@ -33437,100 +33437,100 @@
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>629879</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>585515</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">