--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -605,65 +605,65 @@
   <x:si>
     <x:t>ECV Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor animation 2D/3D (Condé)</x:t>
   </x:si>
   <x:si>
     <x:t>Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor designer de communication graphique et digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Ace Education</x:t>
   </x:si>
   <x:si>
     <x:t>75013</x:t>
   </x:si>
   <x:si>
     <x:t>Création graphique</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 8e</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>bachelor direction artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Brassart Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Brassart Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences et ingénierie - systèmes numériques pour le multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique - Systèmes d’information et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
@@ -761,89 +761,89 @@
   <x:si>
     <x:t>Framework Bootstrap</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours développement web et dispositifs interactifs</x:t>
   </x:si>
   <x:si>
     <x:t>Architecture orientée services</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours développement web et dispositifs interactifs (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours stratégie de communication numérique et design d'expérience</x:t>
   </x:si>
   <x:si>
     <x:t>Technologie internet intranet</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours stratégie de communication numérique et design d'expérience (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Canva</x:t>
   </x:si>
   <x:si>
     <x:t>Aristée</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
@@ -872,59 +872,59 @@
   <x:si>
     <x:t>Information - Communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>ISCAE - Site de Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>SUP' DE COM</x:t>
   </x:si>
   <x:si>
     <x:t>SUP'DE COM</x:t>
   </x:si>
   <x:si>
-    <x:t>ISCAE - Site de Nice</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>06310</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
@@ -944,119 +944,119 @@
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication spécialisation digital et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
+    <x:t>Chef de projet digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Openclassrooms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chef de projet digital (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Openclassrooms</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/27/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/27/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ri7</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
-    <x:t>Médiation numérique</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chef de projet digitaux spécialisation communication, marketing et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation création et Digital Design - Spécialité Design UX-UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation création et Digital Design - Spécialité Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation design UX-UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation marketing relationnel et expérience client (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digitaux spécialisation motion design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
@@ -1121,98 +1121,98 @@
   <x:si>
     <x:t>classe préparatoire aux études supérieures - Classe d'approfondissement en arts plastiques</x:t>
   </x:si>
   <x:si>
     <x:t>LP Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée S Veil</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>Communication visuelle et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Communication entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">concepteur 3D animation VFX jeux vidéo </x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Concepteur 3D animation VFX jeux vidéo</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">concepteur 3D animation VFX jeux vidéo </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Concepteur designer UX/UI</x:t>
   </x:si>
   <x:si>
     <x:t>Activmedia Global Synergy</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>concepteur en communication graphique et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur en communication graphique et numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Concepteur réalisateur web et digital spécialisation marketing digital et e-business (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>concepteur UI et webdesign</x:t>
   </x:si>
   <x:si>
     <x:t>MJM Graphic Design</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur webdesigner</x:t>
   </x:si>
   <x:si>
     <x:t>Itecom Art Design</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dac Itecom</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur webdesigner (Apprentissage)</x:t>
@@ -1511,71 +1511,71 @@
   <x:si>
     <x:t>ENSP</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Arts plastiques</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'études supérieures en film d'animation</x:t>
   </x:si>
   <x:si>
     <x:t>ESRA Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>ISTS</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme national supérieur d'expression plastique option art</x:t>
   </x:si>
   <x:si>
+    <x:t>École supérieure d'art d'Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole supérieure d'art d'Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>École supérieure d'art d'Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84090</x:t>
   </x:si>
   <x:si>
-    <x:t>Art</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ecole supérieure d'art d'Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>ESADTPM</x:t>
   </x:si>
   <x:si>
-    <x:t>École supérieure d'art d'Aix-en-Provence</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>École nationale supérieure d'art Villa Arson</x:t>
   </x:si>
   <x:si>
     <x:t>06105</x:t>
   </x:si>
   <x:si>
     <x:t>Villa Arson</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme national supérieur d'expression plastique option design</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur des arts appliqués</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>Dessin mode</x:t>
@@ -2420,74 +2420,74 @@
   <x:si>
     <x:t>Sketchup Pro : Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skillers - Métiers de l'informatique et du développement web</x:t>
   </x:si>
   <x:si>
     <x:t>Symfony - Développement web moderne</x:t>
   </x:si>
   <x:si>
     <x:t>Framework Symfony</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques de réalisation audiovisuelle</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI</x:t>
   </x:si>
   <x:si>
+    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Optim'hum</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 1 : concevoir les éléments graphiques d'une interface et de supports de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 2 : contribuer à la gestion et au suivi d'un projet de communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel concepteur designer UI - CCP 3 : réaliser, améliorer et animer des sites web</x:t>
@@ -2564,87 +2564,87 @@
   <x:si>
     <x:t>Titre professionnel concepteur designer user interface</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Label Emmaus</x:t>
   </x:si>
   <x:si>
     <x:t>93130</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Public immigré</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Airo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Qwantic - Cbs Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel graphiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 1 Concevoir et réaliser des compositions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 2 Développer des solutions visuelles innovantes et multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC3 Gérer et coordonner des projets de communication visuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste bloc de compétences 1 Concevoir et réaliser des compositions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>UX Design spécialisation utilisateur et architecture de l’information</x:t>
   </x:si>
@@ -5658,100 +5658,100 @@
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>556174</x:v>
+        <x:v>556166</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>556166</x:v>
+        <x:v>556174</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>176</x:v>
@@ -5766,100 +5766,100 @@
       <x:c r="M48" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>556172</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>556173</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
@@ -6683,160 +6683,159 @@
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>596791</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41545</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="H66" s="14" t="s"/>
+      <x:c r="H66" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>596790</x:v>
+        <x:v>575984</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>35501</x:v>
+        <x:v>41545</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="H67" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>575984</x:v>
+        <x:v>596790</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -6903,57 +6902,57 @@
       <x:c r="K69" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>556124</x:v>
+        <x:v>510676</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>159</x:v>
@@ -6964,57 +6963,57 @@
       <x:c r="K70" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>602557</x:v>
+        <x:v>556124</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -7024,54 +7023,54 @@
       <x:c r="K71" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>510676</x:v>
+        <x:v>602557</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41546</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -7202,51 +7201,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>513899</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -7262,51 +7261,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>602560</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>159</x:v>
@@ -7494,51 +7493,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>602561</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>159</x:v>
@@ -8027,171 +8026,171 @@
       <x:c r="J89" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>610971</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>41125</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>592833</x:v>
+        <x:v>635279</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>41125</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>635279</x:v>
+        <x:v>592833</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -8252,77 +8251,77 @@
       <x:c r="J93" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>608140</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>274</x:v>
@@ -8601,290 +8600,289 @@
       <x:c r="J99" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>602578</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>265</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>584951</x:v>
+        <x:v>578602</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>615683</x:v>
+        <x:v>584951</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>298</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>293</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>579002</x:v>
+        <x:v>615683</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>292</x:v>
-[...2 lines deleted...]
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>578602</x:v>
+        <x:v>579002</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
@@ -8917,75 +8915,75 @@
       <x:c r="S104" s="14" t="n">
         <x:v>602176</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>608948</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
@@ -9036,955 +9034,955 @@
       <x:c r="T106" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>549727</x:v>
+        <x:v>549694</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="Q108" s="16" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="R108" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="S108" s="14" t="n">
+        <x:v>549727</x:v>
+      </x:c>
+      <x:c r="T108" s="16" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="U108" s="16" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P109" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q109" s="4" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>549695</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>549728</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P111" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q111" s="4" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>549697</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P112" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q112" s="16" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>549696</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P113" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q113" s="4" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>549698</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P114" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q114" s="16" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>549699</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>549723</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>549719</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>549724</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P118" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q118" s="16" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>549701</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="P119" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q119" s="4" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>549700</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>549725</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>549720</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>549722</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40886</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
@@ -10141,136 +10139,136 @@
         <x:v>611042</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41989</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>632629</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>41989</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>632628</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
@@ -10307,72 +10305,72 @@
         <x:v>87</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>595142</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>595143</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
@@ -10398,168 +10396,167 @@
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>588196</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>36533</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>614624</x:v>
+        <x:v>596998</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>36533</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="H132" s="14" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>596998</x:v>
+        <x:v>614624</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36533</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>33</x:v>
@@ -10767,51 +10764,51 @@
       <x:c r="K137" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>592232</x:v>
+        <x:v>620385</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
@@ -10824,51 +10821,51 @@
       <x:c r="K138" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>620385</x:v>
+        <x:v>592232</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -10881,173 +10878,173 @@
       <x:c r="K139" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>550892</x:v>
+        <x:v>550893</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>39605</x:v>
+        <x:v>34345</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>550893</x:v>
+        <x:v>534832</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>34345</x:v>
+        <x:v>39605</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>534832</x:v>
+        <x:v>550892</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="U141" s="4" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
@@ -11059,54 +11056,54 @@
       <x:c r="L142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>534878</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -11119,51 +11116,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>550739</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
@@ -11178,51 +11175,51 @@
       <x:c r="M144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>550740</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38244</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -12507,51 +12504,51 @@
       <x:c r="I169" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>634947</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
@@ -12560,51 +12557,51 @@
         <x:v>413</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>634929</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>413</x:v>
@@ -12915,162 +12912,162 @@
       <x:c r="I177" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>634946</x:v>
+        <x:v>634935</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>634935</x:v>
+        <x:v>634930</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>634930</x:v>
+        <x:v>634946</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
@@ -13694,51 +13691,51 @@
         <x:v>290</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>612449</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>430</x:v>
@@ -13801,51 +13798,51 @@
         <x:v>290</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>612450</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>430</x:v>
@@ -14035,293 +14032,293 @@
       <x:c r="S198" s="14" t="n">
         <x:v>632636</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>606171</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>606170</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>633474</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>605045</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>592193</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
@@ -14334,51 +14331,51 @@
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>592194</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
@@ -15251,51 +15248,51 @@
       <x:c r="J220" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>592789</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>41244</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
@@ -15389,291 +15386,291 @@
       <x:c r="S222" s="14" t="n">
         <x:v>616015</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="P223" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="P223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>595531</x:v>
+        <x:v>595529</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="Q224" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="Q224" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>595532</x:v>
+        <x:v>595530</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>595529</x:v>
+        <x:v>595531</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>595530</x:v>
+        <x:v>595532</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>595534</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
@@ -15686,51 +15683,51 @@
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>595533</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
@@ -15740,51 +15737,51 @@
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>595535</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
@@ -15974,51 +15971,51 @@
       <x:c r="J233" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>614353</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -16439,157 +16436,157 @@
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>597126</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>37662</x:v>
+        <x:v>40882</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>597125</x:v>
+        <x:v>621070</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>40882</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>621070</x:v>
+        <x:v>597125</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -16845,156 +16842,156 @@
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>601680</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>37662</x:v>
+        <x:v>40882</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>601661</x:v>
+        <x:v>609136</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>40882</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>609136</x:v>
+        <x:v>601661</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -18083,297 +18080,297 @@
       <x:c r="R270" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>595598</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>595939</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>595941</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>595944</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>595940</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="P275" s="0" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>595942</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
@@ -18383,51 +18380,51 @@
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>595943</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
@@ -18437,111 +18434,111 @@
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>595945</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>595946</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
@@ -19122,51 +19119,51 @@
       <x:c r="M289" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>579363</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>34403</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
@@ -19178,54 +19175,54 @@
       <x:c r="L290" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>534936</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="U290" s="16" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40555</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -19337,51 +19334,51 @@
       <x:c r="J293" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>592183</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>39557</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
@@ -19418,1112 +19415,1112 @@
       <x:c r="R294" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>592182</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>592050</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>629804</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>537296</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>592051</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>549711</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>549750</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>604989</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>605070</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>549746</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>549712</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>549747</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>549748</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>549749</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>604995</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>549751</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>549710</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>604996</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>605072</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>604994</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
@@ -20760,51 +20757,51 @@
       <x:c r="M318" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>596809</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>33</x:v>
@@ -20928,76 +20925,76 @@
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>576700</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>40243</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>626938</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
@@ -21268,244 +21265,244 @@
         <x:v>554157</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>40243</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>608949</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>627664</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>579910</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>608950</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
@@ -21542,134 +21539,134 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>576701</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>45048</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>596464</x:v>
+        <x:v>596465</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>45048</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>596465</x:v>
+        <x:v>596464</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>85</x:v>
@@ -22052,189 +22049,188 @@
         <x:v>54</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>635517</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>534206</x:v>
+        <x:v>603910</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>603910</x:v>
+        <x:v>534204</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>534204</x:v>
+        <x:v>534206</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>77</x:v>
@@ -22901,107 +22897,107 @@
       <x:c r="I359" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>614719</x:v>
+        <x:v>614718</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>614718</x:v>
+        <x:v>614719</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
@@ -23231,191 +23227,191 @@
       <x:c r="R365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>635509</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>614720</x:v>
+        <x:v>635507</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>635507</x:v>
+        <x:v>635511</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>635511</x:v>
+        <x:v>614720</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>33</x:v>
@@ -23715,242 +23711,242 @@
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>590732</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>590734</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>550924</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>550925</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -24673,51 +24669,51 @@
       <x:c r="J392" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>597198</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
@@ -24784,51 +24780,51 @@
       <x:c r="J394" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>597197</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
@@ -24838,51 +24834,51 @@
       <x:c r="J395" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>597200</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
@@ -24895,51 +24891,51 @@
       <x:c r="J396" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>597199</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
@@ -25200,79 +25196,79 @@
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>509866</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>592796</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
@@ -25311,114 +25307,114 @@
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>592797</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>575794</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
@@ -25427,114 +25423,114 @@
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>575795</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>575796</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
@@ -25880,79 +25876,79 @@
       <x:c r="R413" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>590170</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>578190</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>59</x:v>
@@ -27700,140 +27696,140 @@
         <x:v>66</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>609708</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>72502</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>633616</x:v>
+        <x:v>542424</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>72502</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>542424</x:v>
+        <x:v>633616</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>33</x:v>
@@ -28166,370 +28162,369 @@
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>630374</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>298</x:v>
-[...1 lines deleted...]
-      <x:c r="H458" s="14" t="s"/>
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="H458" s="14" t="s">
+        <x:v>784</x:v>
+      </x:c>
       <x:c r="I458" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>573970</x:v>
+        <x:v>552021</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>615572</x:v>
+        <x:v>573970</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>601110</x:v>
+        <x:v>615572</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>601115</x:v>
+        <x:v>601110</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>583489</x:v>
+        <x:v>601115</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>788</x:v>
-[...1 lines deleted...]
-      <x:c r="H463" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>552021</x:v>
+        <x:v>583489</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="U463" s="4" t="s">
         <x:v>790</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -28650,54 +28645,54 @@
       <x:c r="L466" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>615571</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>784</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28812,351 +28807,351 @@
       <x:c r="K469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>584756</x:v>
+        <x:v>634042</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>601114</x:v>
+        <x:v>578821</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>601117</x:v>
+        <x:v>584756</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>634042</x:v>
+        <x:v>613747</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>578821</x:v>
+        <x:v>601114</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>613747</x:v>
+        <x:v>601117</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
@@ -29259,54 +29254,54 @@
       <x:c r="L477" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>615570</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -29316,108 +29311,108 @@
       <x:c r="L478" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>615573</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>784</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>615574</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -29714,566 +29709,566 @@
       <x:c r="M485" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>553777</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>546921</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>599570</x:v>
+        <x:v>628474</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>808</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>608627</x:v>
+        <x:v>599570</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>796</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>628474</x:v>
+        <x:v>608627</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>608628</x:v>
+        <x:v>587325</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>587325</x:v>
+        <x:v>608302</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>608302</x:v>
+        <x:v>608628</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>601956</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>601957</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
@@ -30932,580 +30927,580 @@
       <x:c r="R506" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>614723</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>584267</x:v>
+        <x:v>627665</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>627665</x:v>
+        <x:v>629415</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>832</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>832</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>627949</x:v>
+        <x:v>613735</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>616981</x:v>
+        <x:v>632688</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>834</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>836</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>836</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>629415</x:v>
+        <x:v>564094</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>613735</x:v>
+        <x:v>581282</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>632688</x:v>
+        <x:v>616981</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>564094</x:v>
+        <x:v>627949</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>838</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>581282</x:v>
+        <x:v>584267</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>601989</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
@@ -31610,440 +31605,440 @@
       <x:c r="S518" s="14" t="n">
         <x:v>608305</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>605575</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>601990</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>565677</x:v>
+        <x:v>605574</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="U521" s="4" t="s">
         <x:v>841</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>609125</x:v>
+        <x:v>569997</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>608306</x:v>
+        <x:v>565677</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>842</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>831</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
-        <x:v>832</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>831</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>832</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>605574</x:v>
+        <x:v>609125</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>843</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>569997</x:v>
+        <x:v>608306</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>810</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
@@ -32351,88 +32346,88 @@
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>581312</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>565252</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s"/>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>27</x:v>
@@ -32824,51 +32819,51 @@
       <x:c r="L540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>567359</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>26</x:v>
@@ -32876,51 +32871,51 @@
       <x:c r="L541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>567360</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I542" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -32931,51 +32926,51 @@
       <x:c r="L542" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>567363</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>26</x:v>
@@ -32983,106 +32978,104 @@
       <x:c r="L543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>567366</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>867</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>867</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>577816</x:v>
+        <x:v>578640</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>869</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>26</x:v>
@@ -33090,209 +33083,210 @@
       <x:c r="L545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>567361</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>414</x:v>
-[...1 lines deleted...]
-      <x:c r="H546" s="14" t="s"/>
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="H546" s="14" t="s">
+        <x:v>868</x:v>
+      </x:c>
       <x:c r="I546" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>578640</x:v>
+        <x:v>577816</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
-        <x:v>867</x:v>
-[...2 lines deleted...]
-        <x:v>868</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>567364</x:v>
+        <x:v>584703</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>870</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="H548" s="14" t="s"/>
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s">
+        <x:v>868</x:v>
+      </x:c>
       <x:c r="I548" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>584703</x:v>
+        <x:v>567364</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>26</x:v>
@@ -33300,51 +33294,51 @@
       <x:c r="L549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>567362</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">