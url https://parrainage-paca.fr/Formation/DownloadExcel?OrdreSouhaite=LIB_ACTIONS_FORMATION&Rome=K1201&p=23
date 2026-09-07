--- v0 (2026-09-06)
+++ v1 (2026-09-07)
@@ -323,62 +323,62 @@
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : comprendre et adapter l’environnement aux particularités sensorielles et perceptives</x:t>
   </x:si>
   <x:si>
     <x:t>VALLAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA : de l’alerte à la protection, intervenir face à la maltraitance</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Evaluation PEP-3 pour enfants (à partir de 2 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
@@ -581,137 +581,137 @@
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Recherche Expérimentation Formation Loisirs et Tourisme Social</x:t>
   </x:si>
   <x:si>
     <x:t>REFLETS</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P de Girard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Pastré</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée H d'Estienne d'Orves</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS économie sociale et familiale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Maor Hateva</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Progress Sup</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Progress Sup - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
@@ -728,92 +728,92 @@
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13114</x:t>
   </x:si>
   <x:si>
     <x:t>PUYLOUBIER</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services et prestations des secteurs sanitaire et social</x:t>
   </x:si>
   <x:si>
     <x:t>Santé</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Victor Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>FORMAVAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association du Centre d'Orientation de Psychologie Appliquée et de Documentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACOPAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association pour l'Education Cognitive et le Développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
-    <x:t>FORMAVAR</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Formaseq</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Mongrand</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
@@ -923,134 +923,134 @@
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Nelson Mandela</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée Professionnel Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services et prestations des secteurs sanitaire et social module relations usagers clients séniors</x:t>
   </x:si>
   <x:si>
     <x:t>Complément spécialisation médiation ou négociation familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Hautes Etudes en Médiation et en Négociation</x:t>
   </x:si>
   <x:si>
     <x:t>IHEMN</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Aide relation parent-enfant</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant en parentalité</x:t>
   </x:si>
   <x:si>
     <x:t>Parentalité Créative</x:t>
   </x:si>
   <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/14/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Consultant.e en parentalité</x:t>
   </x:si>
   <x:si>
+    <x:t>11/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/15/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Coordinateur de parcours social, médico-social et d'inclusion professionnelle (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur d'inclusion sociale, médico-sociale et professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordonnateur de parcours d'accompagnement et de soins option gestion des partenaires (préparation également possible par Bloc(s) de compétences)</x:t>
@@ -1064,59 +1064,59 @@
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Coordination travail</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>OLLIOULES</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>OLLIOULES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordonnateur de parcours d'accompagnement et de soins option gestion logistique et financière (préparation également possible par Bloc(s) de compétences)</x:t>
@@ -1313,68 +1313,68 @@
   <x:si>
     <x:t>Giapats - CFA Régional Métiers du Social</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'assistant de service social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française</x:t>
   </x:si>
   <x:si>
     <x:t>75014</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation Toulon-Ollioules - Social</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Diplôme d'État de conseiller en économie sociale et familiale (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'État de conseiller en économie sociale familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'ingénierie sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028 00:00:00</x:t>
@@ -1475,62 +1475,62 @@
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention psychologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention psychologie</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence mention psychologie parcours psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences sociales</x:t>
@@ -1571,71 +1571,71 @@
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sociologie parcours sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention intervention sociale : accompagnement de publics spécifiques</x:t>
   </x:si>
   <x:si>
     <x:t>Intervention sociale familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention intervention sociale : accompagnement de publics spécifiques parcours développement et médiation linguistiques en langue des signes</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transmission entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
-    <x:t>Transmission entreprise</x:t>
+    <x:t>Lycée Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence pro mention métiers de l'entrepreneuriat</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>master mention intervention et développement social</x:t>
   </x:si>
   <x:si>
     <x:t>Politique sociale</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
@@ -1808,105 +1808,105 @@
   <x:si>
     <x:t>10/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/06/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>07/31/2027 00:00:00</x:t>
+    <x:t>Avenir et Ambition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Avenir et Ambition</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable - coordonnateur services au domicile (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Toccata</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Orgaly Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TND - Repérer les troubles neurodéveloppementaux chez les 0-3 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -3120,100 +3120,100 @@
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>637931</x:v>
+        <x:v>585127</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>585127</x:v>
+        <x:v>637931</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>62</x:v>
@@ -3939,51 +3939,51 @@
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>621270</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
@@ -5063,51 +5063,51 @@
       <x:c r="K51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>630208</x:v>
+        <x:v>630214</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
@@ -5120,51 +5120,51 @@
       <x:c r="K52" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>596553</x:v>
+        <x:v>596557</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -5174,114 +5174,116 @@
       <x:c r="K53" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>596554</x:v>
+        <x:v>596558</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="14" t="s"/>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
+        <x:v>154</x:v>
+      </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>596559</x:v>
+        <x:v>630215</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -5404,779 +5406,777 @@
       <x:c r="K57" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>630214</x:v>
+        <x:v>630208</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>596557</x:v>
+        <x:v>596553</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>596558</x:v>
+        <x:v>596554</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>630215</x:v>
+        <x:v>596559</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>607937</x:v>
+        <x:v>603919</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>603919</x:v>
+        <x:v>607410</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>607410</x:v>
+        <x:v>607937</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="Q64" s="16" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="R64" s="14" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>607409</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>601834</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>603917</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>546678</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="Q68" s="16" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="R68" s="14" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>553790</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>550560</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>599629</x:v>
       </x:c>
@@ -6192,81 +6192,81 @@
         <x:v>185</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>545547</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -6412,270 +6412,270 @@
       <x:c r="S74" s="14" t="n">
         <x:v>630218</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="R75" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="R75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>620499</x:v>
+        <x:v>624543</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s"/>
-      <x:c r="F76" s="14" t="s"/>
+      <x:c r="E76" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F76" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="G76" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>624543</x:v>
+        <x:v>583599</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>583599</x:v>
+        <x:v>583600</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E78" s="14" t="s"/>
+      <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>583600</x:v>
+        <x:v>620499</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -6938,75 +6938,75 @@
       <x:c r="T83" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>623990</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
@@ -7049,144 +7049,144 @@
       <x:c r="T85" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>599050</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>564804</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -7593,156 +7593,156 @@
       <x:c r="M95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>543647</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>603764</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>606257</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
@@ -7781,239 +7781,239 @@
       <x:c r="R98" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>615802</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>596703</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>596708</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>583601</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>601561</x:v>
       </x:c>
@@ -8029,346 +8029,346 @@
         <x:v>185</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>558638</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>556792</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>639798</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="Q106" s="16" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="R106" s="14" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>553823</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>605101</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>599630</x:v>
       </x:c>
@@ -8381,841 +8381,842 @@
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>551972</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>609495</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>546763</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="H112" s="14" t="s"/>
+      <x:c r="H112" s="14" t="s">
+        <x:v>285</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>607310</x:v>
+        <x:v>611319</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>611319</x:v>
+        <x:v>607804</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>243</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>607804</x:v>
+        <x:v>607310</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>547582</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>292</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>549585</x:v>
+        <x:v>601560</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>548697</x:v>
+        <x:v>607426</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>548698</x:v>
+        <x:v>607427</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>601560</x:v>
+        <x:v>549585</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>292</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>608766</x:v>
+        <x:v>548697</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>607426</x:v>
+        <x:v>548698</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="H122" s="14" t="s"/>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s">
+        <x:v>293</x:v>
+      </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>607427</x:v>
+        <x:v>608766</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -9225,66 +9226,66 @@
       <x:c r="H123" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>583633</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
@@ -9317,227 +9318,227 @@
         <x:v>301</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>44026</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>618326</x:v>
+        <x:v>618303</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>44026</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>618303</x:v>
+        <x:v>618326</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>44026</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>564178</x:v>
+        <x:v>564179</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>44026</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>564179</x:v>
+        <x:v>564178</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>41885</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -9766,117 +9767,117 @@
       <x:c r="J133" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>623903</x:v>
+        <x:v>629369</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="S134" s="14" t="n">
+        <x:v>623903</x:v>
+      </x:c>
+      <x:c r="T134" s="16" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="U134" s="16" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
@@ -9934,51 +9935,51 @@
       <x:c r="J136" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>629370</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -10162,54 +10163,54 @@
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>623911</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
@@ -10267,114 +10268,114 @@
       <x:c r="J142" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>629372</x:v>
+        <x:v>623907</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>623907</x:v>
+        <x:v>629372</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -10600,51 +10601,51 @@
       <x:c r="J148" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>629371</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>36360</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -10826,51 +10827,51 @@
         <x:v>269</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>597159</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>37</x:v>
@@ -11063,51 +11064,51 @@
       <x:c r="M156" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>531519</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
@@ -11126,51 +11127,51 @@
       <x:c r="M157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>531530</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G158" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
@@ -11243,51 +11244,51 @@
       <x:c r="J159" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>629994</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -11432,51 +11433,51 @@
       <x:c r="J162" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>631019</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -11495,60 +11496,60 @@
       <x:c r="J163" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>525308</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -11567,51 +11568,51 @@
       <x:c r="M164" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>525309</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -11621,60 +11622,60 @@
       <x:c r="J165" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>527410</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G166" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -11867,51 +11868,51 @@
       <x:c r="J169" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>576243</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -11939,51 +11940,51 @@
       <x:c r="M170" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>528939</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -12002,51 +12003,51 @@
       <x:c r="M171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>529627</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G172" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -12056,51 +12057,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>578494</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -12352,110 +12353,110 @@
       <x:c r="J177" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>528882</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>578455</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12579,51 +12580,51 @@
       <x:c r="J181" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>615920</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
@@ -12702,51 +12703,51 @@
       <x:c r="M183" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>529877</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -12807,60 +12808,60 @@
       <x:c r="J185" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>528881</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -12875,99 +12876,99 @@
       <x:c r="M186" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>529879</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>578456</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
@@ -13019,51 +13020,51 @@
         <x:v>185</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>607630</x:v>
       </x:c>
@@ -13080,111 +13081,111 @@
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>496201</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>557555</x:v>
       </x:c>
@@ -13201,51 +13202,51 @@
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>599086</x:v>
       </x:c>
@@ -13261,51 +13262,51 @@
         <x:v>185</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>547042</x:v>
       </x:c>
@@ -13322,474 +13323,474 @@
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>541719</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>37675</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>557556</x:v>
+        <x:v>607633</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>599089</x:v>
+        <x:v>557556</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>630719</x:v>
+        <x:v>599089</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>37675</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>498849</x:v>
+        <x:v>630719</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>496200</x:v>
+        <x:v>498849</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>607633</x:v>
+        <x:v>496200</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>547041</x:v>
       </x:c>
@@ -13804,605 +13805,604 @@
       <x:c r="A202" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>554064</x:v>
+        <x:v>505659</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>37675</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>505659</x:v>
+        <x:v>607033</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>607033</x:v>
+        <x:v>554064</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>37678</x:v>
+        <x:v>41744</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>556797</x:v>
+        <x:v>609842</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="U205" s="4" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37678</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>188</x:v>
-[...1 lines deleted...]
-      <x:c r="H206" s="14" t="s"/>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
+        <x:v>271</x:v>
+      </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>550567</x:v>
+        <x:v>556797</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>41744</x:v>
+        <x:v>37678</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>270</x:v>
-[...2 lines deleted...]
-        <x:v>271</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>609842</x:v>
+        <x:v>550567</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37678</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>547215</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>607959</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>615926</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>615925</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -14415,51 +14415,51 @@
       <x:c r="M212" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>615929</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -14469,108 +14469,108 @@
       <x:c r="M213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>615928</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>615927</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
@@ -14612,188 +14612,188 @@
       <x:c r="A216" s="13" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>628775</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>580210</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>567002</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14872,51 +14872,51 @@
       <x:c r="M220" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>592293</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -14955,138 +14955,138 @@
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>628776</x:v>
+        <x:v>567007</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>580212</x:v>
+        <x:v>616995</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
@@ -15128,228 +15128,228 @@
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>567005</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>567007</x:v>
+        <x:v>628776</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>616995</x:v>
+        <x:v>580212</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>630795</x:v>
       </x:c>
@@ -15447,100 +15447,100 @@
       <x:c r="M230" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>44032</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>632773</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>592396</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
@@ -15612,168 +15612,167 @@
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>592013</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="H234" s="14" t="s"/>
+      <x:c r="H234" s="14" t="s">
+        <x:v>446</x:v>
+      </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="S234" s="14" t="n">
+        <x:v>590159</x:v>
+      </x:c>
+      <x:c r="T234" s="16" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="U234" s="16" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="H235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>590159</x:v>
+        <x:v>592014</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -16114,51 +16113,51 @@
       <x:c r="J242" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>574939</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>39695</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -16198,78 +16197,78 @@
       <x:c r="T243" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>592216</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
@@ -16401,51 +16400,51 @@
       <x:c r="M247" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>592271</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40056</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
@@ -16522,274 +16521,273 @@
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>639499</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>464</x:v>
-[...1 lines deleted...]
-      <x:c r="H250" s="14" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>592390</x:v>
+        <x:v>635893</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>244</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>635893</x:v>
+        <x:v>592389</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="R252" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="R252" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>592389</x:v>
+        <x:v>592390</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>635892</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
@@ -16834,81 +16832,81 @@
         <x:v>185</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>616818</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
@@ -17025,51 +17023,51 @@
       <x:c r="J258" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>581564</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
@@ -17722,99 +17720,99 @@
       <x:c r="M270" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>591870</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>576274</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
@@ -17829,51 +17827,51 @@
       <x:c r="J272" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>576272</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
@@ -17886,51 +17884,51 @@
       <x:c r="J273" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>576271</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>39691</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
@@ -18166,100 +18164,100 @@
       <x:c r="M278" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>616013</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>616014</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
@@ -18268,51 +18266,51 @@
       <x:c r="M280" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>616012</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
@@ -18373,51 +18371,51 @@
       <x:c r="M282" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>638080</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>63</x:v>
@@ -18470,105 +18468,105 @@
       <x:c r="J284" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>622078</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>622080</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
@@ -18581,51 +18579,51 @@
       <x:c r="J286" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>622082</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
@@ -18635,51 +18633,51 @@
       <x:c r="J287" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>622076</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
@@ -18692,51 +18690,51 @@
       <x:c r="J288" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>622079</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
@@ -18862,51 +18860,51 @@
       <x:c r="J291" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>622083</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
@@ -19097,57 +19095,57 @@
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>573378</x:v>
+        <x:v>573380</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
@@ -19156,726 +19154,724 @@
       <x:c r="K296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>573380</x:v>
+        <x:v>573381</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>573381</x:v>
+        <x:v>573378</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="S298" s="14" t="n">
+        <x:v>586480</x:v>
+      </x:c>
+      <x:c r="T298" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="S298" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T298" s="16" t="s">
+      <x:c r="U298" s="16" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>586480</x:v>
+        <x:v>582006</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>557</x:v>
-[...1 lines deleted...]
-      <x:c r="H300" s="14" t="s"/>
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H300" s="14" t="s">
+        <x:v>567</x:v>
+      </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>622077</x:v>
+        <x:v>573379</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>566</x:v>
-[...2 lines deleted...]
-        <x:v>567</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>573379</x:v>
+        <x:v>574061</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>585</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>585</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>574061</x:v>
+        <x:v>622081</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>622081</x:v>
+        <x:v>622077</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>632346</x:v>
+        <x:v>601386</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="U304" s="16" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>549767</x:v>
+        <x:v>632346</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="U305" s="4" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>593</x:v>
-[...1 lines deleted...]
-      <x:c r="H306" s="14" t="s"/>
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="H306" s="14" t="s">
+        <x:v>575</x:v>
+      </x:c>
       <x:c r="I306" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>599788</x:v>
+        <x:v>549767</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>574</x:v>
-[...2 lines deleted...]
-        <x:v>575</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>601386</x:v>
+        <x:v>599788</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>573768</x:v>
       </x:c>
@@ -19891,309 +19887,309 @@
         <x:v>185</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>549768</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>630318</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>601387</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>597</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>555053</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>603246</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>61</x:v>
       </x:c>