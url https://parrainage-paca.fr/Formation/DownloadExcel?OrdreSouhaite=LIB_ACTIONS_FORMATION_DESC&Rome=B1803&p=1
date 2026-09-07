--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -422,102 +422,102 @@
   <x:si>
     <x:t>Lycée Jane Vialle - La Calade - Lycée des Métiers de la Beauté, de la Mode et de la Relation-Client</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers de la mode, vêtement flou</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>83181</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Les Côteaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lycée des métiers La Calade - Jane Vialle </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Calade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP JB Brochier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École de production Fask Académy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de production Fask Académy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP les Ferrages</x:t>
   </x:si>
   <x:si>
-    <x:t>LP JB Brochier</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>BP vêtement sur mesure option C : couture flou (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP vêtement sur mesure option C : couture flou</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -2218,533 +2218,533 @@
       <x:c r="T21" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>42124</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21759</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>593179</x:v>
+        <x:v>593173</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>42124</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21759</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>593176</x:v>
+        <x:v>593182</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>42124</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21759</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>593174</x:v>
+        <x:v>593176</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>42124</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21759</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>593178</x:v>
+        <x:v>593175</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>42124</x:v>
+        <x:v>37245</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21759</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>593181</x:v>
+        <x:v>552675</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>42124</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>21759</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>593173</x:v>
+        <x:v>593179</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>42124</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>21759</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>593182</x:v>
+        <x:v>593174</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>42124</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>21759</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>593175</x:v>
+        <x:v>593178</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>37245</x:v>
+        <x:v>42124</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>106</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>21759</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>552675</x:v>
+        <x:v>593181</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37937</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>136</x:v>
       </x:c>