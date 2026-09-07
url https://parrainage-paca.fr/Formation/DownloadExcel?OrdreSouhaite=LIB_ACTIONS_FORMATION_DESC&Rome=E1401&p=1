--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -353,74 +353,74 @@
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours management et marketing des services</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours international business</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours communication et conduite du changement</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication omnicanal (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESAME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Manager de la communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
@@ -641,54 +641,54 @@
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet webmarketing et e-commerce (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Dcf - Academy Numérique</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet webmarketing et e-commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet web et stratégie digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Développement web</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
@@ -1513,51 +1513,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>639706</x:v>
+        <x:v>639705</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>35</x:v>
@@ -1566,51 +1566,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>639705</x:v>
+        <x:v>639706</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -2330,146 +2330,145 @@
       <x:c r="T19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="H20" s="14" t="s"/>
+      <x:c r="H20" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>632805</x:v>
+        <x:v>632812</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>632812</x:v>
+        <x:v>632805</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>42474</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
@@ -3523,51 +3522,51 @@
       <x:c r="M40" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>592050</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3634,51 +3633,51 @@
       <x:c r="M42" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>592051</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3898,57 +3897,57 @@
       <x:c r="K47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>608616</x:v>
+        <x:v>608618</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -3957,108 +3956,108 @@
       <x:c r="K48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>608618</x:v>
+        <x:v>608616</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I49" s="4" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="Q49" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="Q49" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>546438</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
@@ -4302,51 +4301,51 @@
       <x:c r="M54" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>635297</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>42084</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -4356,51 +4355,51 @@
       <x:c r="M55" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>635296</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
@@ -4566,54 +4565,54 @@
       <x:c r="K59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>601339</x:v>
+        <x:v>584184</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
@@ -4625,54 +4624,54 @@
       <x:c r="K60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>584184</x:v>
+        <x:v>601339</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38047</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>194</x:v>
       </x:c>