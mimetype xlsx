--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -692,71 +692,71 @@
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MAC APS + secourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>IFPST</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité </x:t>
   </x:si>
   <x:si>
     <x:t>Institut Universel de Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
@@ -1550,72 +1550,72 @@
   <x:si>
     <x:t>Cesi Association - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des risques et vigilance partagée</x:t>
   </x:si>
   <x:si>
     <x:t>Améliorer sa démarche de gestion des entreprises extérieures - Plan de prévention - PRA006</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité intervention extérieure</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de sécurité (MAC APS) + Sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>NG Formations - Ngnear</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
@@ -3926,145 +3926,145 @@
         <x:v>639800</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>639796</x:v>
+        <x:v>632824</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>632824</x:v>
+        <x:v>639796</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
@@ -4332,149 +4332,149 @@
       <x:c r="S40" s="14" t="n">
         <x:v>509526</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>509533</x:v>
+        <x:v>569652</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>569652</x:v>
+        <x:v>509533</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -6176,511 +6176,511 @@
         <x:v>124</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>620035</x:v>
+        <x:v>620018</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>620038</x:v>
+        <x:v>620022</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>620051</x:v>
+        <x:v>620035</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>620041</x:v>
+        <x:v>620038</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>620044</x:v>
+        <x:v>620051</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>620052</x:v>
+        <x:v>620041</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>620057</x:v>
+        <x:v>620044</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>620058</x:v>
+        <x:v>620052</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>620018</x:v>
+        <x:v>620057</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>620022</x:v>
+        <x:v>620058</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -6799,51 +6799,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>613578</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>65</x:v>
@@ -7052,51 +7052,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>613582</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
@@ -11285,51 +11285,51 @@
         <x:v>337</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>598283</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>94</x:v>
@@ -11766,138 +11766,138 @@
       <x:c r="R177" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>576684</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>600722</x:v>
+        <x:v>598287</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>598287</x:v>
+        <x:v>600722</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
@@ -11999,51 +11999,51 @@
         <x:v>337</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>598745</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>361</x:v>
@@ -12354,264 +12354,264 @@
       <x:c r="I189" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>619986</x:v>
+        <x:v>620010</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>619988</x:v>
+        <x:v>620016</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>620005</x:v>
+        <x:v>619986</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>620010</x:v>
+        <x:v>619988</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>620016</x:v>
+        <x:v>620005</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
@@ -12768,51 +12768,51 @@
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>619989</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
@@ -13529,51 +13529,51 @@
         <x:v>124</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>619982</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>124</x:v>
@@ -16164,209 +16164,209 @@
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42896</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>619919</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>637364</x:v>
+        <x:v>586786</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>637369</x:v>
+        <x:v>637375</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>637377</x:v>
+        <x:v>586788</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
@@ -16418,159 +16418,159 @@
       <x:c r="K264" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>586788</x:v>
+        <x:v>637364</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>637375</x:v>
+        <x:v>637369</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>586786</x:v>
+        <x:v>637377</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
@@ -17103,242 +17103,243 @@
       <x:c r="R277" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>602749</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>603857</x:v>
+        <x:v>626813</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>626813</x:v>
+        <x:v>603857</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42817</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>619938</x:v>
+        <x:v>619939</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42817</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>619939</x:v>
+        <x:v>619938</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>