--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -584,83 +584,83 @@
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Seq</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Seq - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QHSE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management durable et responsable sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maintien et Actualisation des Compétences Agent de Prévention et de Sécurité (MAC APS)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>VITROLLES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maintenir et actualiser les compétences acteur en Sauvetage Secourisme du Travail (SST) - PRS002</x:t>
   </x:si>
   <x:si>
     <x:t>Accident travail maladie professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
@@ -671,143 +671,143 @@
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MAC APS + secourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>IFPST</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité </x:t>
   </x:si>
   <x:si>
     <x:t>Institut Universel de Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours systèmes de management QHSE en filière viti-vinicole</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
@@ -1550,66 +1550,66 @@
   <x:si>
     <x:t>Cesi Association - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des risques et vigilance partagée</x:t>
   </x:si>
   <x:si>
     <x:t>Améliorer sa démarche de gestion des entreprises extérieures - Plan de prévention - PRA006</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité intervention extérieure</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de sécurité (MAC APS) + Sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>NG Formations - Ngnear</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
@@ -4332,317 +4332,317 @@
       <x:c r="S40" s="14" t="n">
         <x:v>509526</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>569652</x:v>
+        <x:v>546766</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>509533</x:v>
+        <x:v>569652</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>546766</x:v>
+        <x:v>509533</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>609315</x:v>
+        <x:v>540596</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>540596</x:v>
+        <x:v>609315</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="U45" s="4" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -4748,208 +4748,208 @@
         <x:v>156</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>608268</x:v>
+        <x:v>608270</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="S49" s="0" t="n">
+        <x:v>608271</x:v>
+      </x:c>
+      <x:c r="T49" s="4" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>608271</x:v>
+        <x:v>608268</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>608269</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
@@ -5666,511 +5666,511 @@
         <x:v>124</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>620039</x:v>
+        <x:v>638684</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>620042</x:v>
+        <x:v>620033</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>620049</x:v>
+        <x:v>620036</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>620050</x:v>
+        <x:v>620023</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>620055</x:v>
+        <x:v>620039</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>620018</x:v>
+        <x:v>620042</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>620022</x:v>
+        <x:v>620049</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>620035</x:v>
+        <x:v>620050</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>620038</x:v>
+        <x:v>620055</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>620051</x:v>
+        <x:v>620018</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>124</x:v>
@@ -6179,514 +6179,514 @@
       <x:c r="K76" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>620025</x:v>
+        <x:v>620022</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>620041</x:v>
+        <x:v>620035</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>620044</x:v>
+        <x:v>620038</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>620052</x:v>
+        <x:v>620051</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>620057</x:v>
+        <x:v>620025</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>620058</x:v>
+        <x:v>620041</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>638684</x:v>
+        <x:v>620044</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>620023</x:v>
+        <x:v>620052</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>620033</x:v>
+        <x:v>620057</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>620036</x:v>
+        <x:v>620058</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>51</x:v>
@@ -6740,261 +6740,261 @@
       <x:c r="K87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>613578</x:v>
+        <x:v>613579</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>632808</x:v>
+        <x:v>613578</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>613580</x:v>
+        <x:v>632808</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>613579</x:v>
+        <x:v>613580</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>613577</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
@@ -7052,51 +7052,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>613582</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
@@ -7162,96 +7162,96 @@
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>613583</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>632795</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -7663,114 +7663,114 @@
       <x:c r="K104" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>576109</x:v>
+        <x:v>632948</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>632948</x:v>
+        <x:v>576109</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
@@ -10518,157 +10518,157 @@
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>592020</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>592015</x:v>
+        <x:v>630893</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>630893</x:v>
+        <x:v>592015</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -10925,139 +10925,139 @@
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>591909</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>591907</x:v>
+        <x:v>591904</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>591904</x:v>
+        <x:v>591907</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
@@ -11285,51 +11285,51 @@
         <x:v>337</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>598283</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>94</x:v>
@@ -11766,138 +11766,138 @@
       <x:c r="R177" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>576684</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>600722</x:v>
+        <x:v>598287</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>598287</x:v>
+        <x:v>600722</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
@@ -11999,51 +11999,51 @@
         <x:v>337</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>598745</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>361</x:v>
@@ -12314,51 +12314,51 @@
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>619998</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
@@ -12462,51 +12462,51 @@
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>620003</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
@@ -12713,264 +12713,264 @@
         <x:v>124</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>619986</x:v>
+        <x:v>620010</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>619988</x:v>
+        <x:v>620016</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>620005</x:v>
+        <x:v>619986</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>620010</x:v>
+        <x:v>619988</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>620016</x:v>
+        <x:v>620005</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
@@ -13127,51 +13127,51 @@
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>619989</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
@@ -13229,54 +13229,54 @@
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>620000</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
@@ -13485,95 +13485,95 @@
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>620014</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>619982</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>124</x:v>
@@ -13741,54 +13741,54 @@
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>617042</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>327</x:v>
@@ -15890,51 +15890,51 @@
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>600206</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>41100</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
@@ -16009,51 +16009,51 @@
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>12578</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>497982</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41100</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -16165,360 +16165,360 @@
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42896</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>619919</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>637369</x:v>
+        <x:v>586786</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>637377</x:v>
+        <x:v>637375</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>586790</x:v>
+        <x:v>586788</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>637375</x:v>
+        <x:v>586790</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>586788</x:v>
+        <x:v>637369</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>586786</x:v>
+        <x:v>637377</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
@@ -16678,101 +16678,101 @@
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>586787</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>586789</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
@@ -17104,242 +17104,243 @@
       <x:c r="R277" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>602749</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>603857</x:v>
+        <x:v>626813</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>626813</x:v>
+        <x:v>603857</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42817</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>619938</x:v>
+        <x:v>619939</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42817</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>619939</x:v>
+        <x:v>619938</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>