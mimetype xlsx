--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -1775,63 +1775,63 @@
   <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP A Hutinel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Henri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blériot</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>LP L Blériot</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Cisson</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Privat</x:t>
   </x:si>
   <x:si>
     <x:t>13632</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
@@ -25627,243 +25627,243 @@
       <x:c r="R412" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>583833</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>572005</x:v>
+        <x:v>543689</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>597508</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>597509</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>597510</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
@@ -25960,75 +25960,75 @@
       <x:c r="R418" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>597523</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>597536</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
@@ -26177,490 +26177,490 @@
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>606234</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>597501</x:v>
+        <x:v>572005</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>597511</x:v>
+        <x:v>597501</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>597513</x:v>
+        <x:v>597511</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>597522</x:v>
+        <x:v>597513</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>597530</x:v>
+        <x:v>597522</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>597532</x:v>
+        <x:v>597530</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>597533</x:v>
+        <x:v>597532</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>543689</x:v>
+        <x:v>597533</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>