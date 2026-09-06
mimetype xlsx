--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -176,62 +176,62 @@
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie familiale</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
@@ -266,135 +266,135 @@
   <x:si>
     <x:t>Conseil familial conjugal</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en thérapie de couple EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>E-Faculté de Psychologie et de Psychanalyse</x:t>
   </x:si>
   <x:si>
     <x:t>EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Praticien en constellations familiales et systémiques</x:t>
   </x:si>
   <x:si>
     <x:t>Formation au conseil conjugal et familial</x:t>
   </x:si>
   <x:si>
     <x:t>Mouvement Français pour le Planning Familial des Bouches du Rhône</x:t>
   </x:si>
   <x:si>
     <x:t>MFPF 13</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de médiateur familial</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
     <x:t>IRTS</x:t>
   </x:si>
   <x:si>
     <x:t>13267</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
+    <x:t>01/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/30/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>01/06/2025 00:00:00</x:t>
+    <x:t>11/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'État de médiateur familial</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 14e</x:t>
   </x:si>
   <x:si>
     <x:t>13311</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Travail social</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 14</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil conjugal et familial</x:t>
   </x:si>
   <x:si>
     <x:t>Mood'up Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13430</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Enseignant , Formateur , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
@@ -1144,51 +1144,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>638897</x:v>
+        <x:v>612060</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
@@ -1196,51 +1196,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>612060</x:v>
+        <x:v>638897</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1679,109 +1679,109 @@
       <x:c r="K14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>599353</x:v>
+        <x:v>621521</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>621521</x:v>
+        <x:v>599353</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>55</x:v>
@@ -1900,51 +1900,51 @@
       <x:c r="K18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>44007</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>542103</x:v>
+        <x:v>544264</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>2028</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -1957,171 +1957,170 @@
       <x:c r="K19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>44007</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>544264</x:v>
+        <x:v>542103</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39645</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>87</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44007</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>592299</x:v>
+        <x:v>515398</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>2028</x:v>
+        <x:v>39645</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>44007</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>515398</x:v>
+        <x:v>592299</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
@@ -2172,51 +2171,51 @@
       <x:c r="G23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>603396</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
@@ -2233,51 +2232,51 @@
       <x:c r="G24" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>554852</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
@@ -2293,108 +2292,108 @@
       <x:c r="G25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>603395</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>41554</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>596688</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>