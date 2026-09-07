--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -206,59 +206,59 @@
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation socioculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut National Supérieur du Professorat et de l'Education</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours rédacteur professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours métiers de la recherche et de l'expertise en éducation</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours ingénierie pédagogique numérique</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours conception et management de formations en hygiène sécurité et développement</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
@@ -269,74 +269,74 @@
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention sciences sociales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique sociale</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
-    <x:t>Politique sociale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention sciences sociales</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités médicales parcours Homme et vieillissement</x:t>
   </x:si>
   <x:si>
     <x:t>Archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités médicales parcours approches éthiques, déontologiques et déontologiques en santé</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités médicales parcours addictologie de la cellule au comportement humain</x:t>
   </x:si>
   <x:si>
     <x:t>master mention humanités médicales</x:t>
@@ -602,74 +602,74 @@
   <x:si>
     <x:t>DEJEPS spécialité animation socio-éducative ou culturelle mention coordination de projets</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Union Française des Centres de Vacances et de Loisirs - Antenne Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UFCV</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité animation socio-éducative ou culturelle mention coordination de projets (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Formatic</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/14/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque</x:t>
   </x:si>
   <x:si>
     <x:t>CFREP - FAIL</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation d'Animateurs et de Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFAC 92</x:t>
   </x:si>
   <x:si>
     <x:t>92600</x:t>
@@ -761,56 +761,56 @@
   <x:si>
     <x:t>chargé de production option audiovisuel et cinéma</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - 3IS Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MENTON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>LEGTA</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>Aménagement gestion rivière</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
@@ -836,183 +836,183 @@
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature</x:t>
   </x:si>
   <x:si>
+    <x:t>LA d'Aix-Valabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
-    <x:t>LA d'Aix-Valabre</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Gustave Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent René Char</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO M Gasquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Ferrages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-CHAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP du Parc St-Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Les Fauvettes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP B Pascal</x:t>
   </x:si>
   <x:si>
-    <x:t>13012</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LP les Palmiers</x:t>
-  </x:si>
-[...67 lines deleted...]
-    <x:t>LPO M Gasquet</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Viste</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
@@ -1687,57 +1687,57 @@
       <x:c r="K3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>633886</x:v>
+        <x:v>575935</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
@@ -1746,54 +1746,54 @@
       <x:c r="K4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>575935</x:v>
+        <x:v>633886</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1809,51 +1809,51 @@
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>633885</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
@@ -1865,54 +1865,54 @@
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>575936</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U6" s="16" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1922,54 +1922,54 @@
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>575934</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U7" s="4" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
@@ -1984,108 +1984,108 @@
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>633883</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>633882</x:v>
+        <x:v>575937</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -2094,54 +2094,54 @@
       <x:c r="K10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>575937</x:v>
+        <x:v>633882</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2154,54 +2154,54 @@
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>575933</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U11" s="4" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
@@ -2216,51 +2216,51 @@
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>633881</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2381,54 +2381,54 @@
       <x:c r="L15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>581578</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U15" s="4" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2498,51 +2498,51 @@
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>629267</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2560,205 +2560,205 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>597464</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>635176</x:v>
+        <x:v>592012</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="P20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="P20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>592011</x:v>
+        <x:v>635176</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>592012</x:v>
+        <x:v>592011</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
@@ -2776,54 +2776,54 @@
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>576218</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U22" s="16" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2836,51 +2836,51 @@
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>639491</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -2892,54 +2892,54 @@
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>576215</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U24" s="16" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2949,54 +2949,54 @@
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>576204</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3063,54 +3063,54 @@
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>575799</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U27" s="4" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>34838</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -3122,93 +3122,93 @@
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>575798</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U28" s="16" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>41502</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>615909</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
@@ -3272,51 +3272,51 @@
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>592119</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
@@ -3329,51 +3329,51 @@
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>592118</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
@@ -3404,51 +3404,51 @@
       <x:c r="M33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32096</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>633040</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40987</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3571,54 +3571,54 @@
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32096</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>581319</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U36" s="16" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40987</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3628,54 +3628,54 @@
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32096</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>581320</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U37" s="4" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40330</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3798,159 +3798,159 @@
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>575734</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U40" s="16" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>592217</x:v>
+        <x:v>592216</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>592216</x:v>
+        <x:v>592217</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39695</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -4022,54 +4022,54 @@
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>14224</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>575732</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U44" s="16" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39698</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4190,54 +4190,54 @@
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>575731</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U47" s="4" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38185</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -4252,51 +4252,51 @@
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>633878</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38185</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4306,54 +4306,54 @@
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>581335</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U49" s="4" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38185</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -4365,54 +4365,54 @@
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>575730</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38185</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5010,154 +5010,153 @@
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>583571</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>160</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>637764</x:v>
+        <x:v>609619</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>160</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>609619</x:v>
+        <x:v>637764</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
@@ -5313,90 +5312,90 @@
       <x:c r="R66" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>583593</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>637762</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G68" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
@@ -5434,187 +5433,187 @@
         <x:v>583557</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>583753</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G70" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>632748</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>632749</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41113</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
@@ -5809,60 +5808,60 @@
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>603392</x:v>
+        <x:v>554849</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>228</x:v>
@@ -5870,105 +5869,105 @@
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="S76" s="14" t="n">
+        <x:v>603392</x:v>
+      </x:c>
+      <x:c r="T76" s="16" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U76" s="16" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>596689</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
@@ -6223,51 +6222,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>555705</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -6283,51 +6282,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>549872</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>227</x:v>
@@ -6401,54 +6400,54 @@
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>553023</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -6458,278 +6457,279 @@
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>572355</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="Q87" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="Q87" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>597133</x:v>
+        <x:v>597132</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>597132</x:v>
+        <x:v>614645</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>614645</x:v>
+        <x:v>632283</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>235</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>632283</x:v>
+        <x:v>597133</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -6742,773 +6742,774 @@
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>564874</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>262</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>557441</x:v>
+        <x:v>594102</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>594088</x:v>
+        <x:v>594103</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>594093</x:v>
+        <x:v>594090</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>594101</x:v>
+        <x:v>594095</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>594098</x:v>
+        <x:v>594097</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>594099</x:v>
+        <x:v>594098</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>594104</x:v>
+        <x:v>594099</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>594105</x:v>
+        <x:v>594104</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>594102</x:v>
+        <x:v>594105</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>594103</x:v>
+        <x:v>557441</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>594090</x:v>
+        <x:v>594088</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>594095</x:v>
+        <x:v>594093</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>594097</x:v>
+        <x:v>594101</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>301</x:v>
       </x:c>