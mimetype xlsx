--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -1637,96 +1637,96 @@
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée R Goscinny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Saint-Éloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Eloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Val d'Argens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE MUY</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
-  </x:si>
-[...37 lines deleted...]
-    <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
   </x:si>
   <x:si>
     <x:t>83070</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rouvière</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Louis - Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13180</x:t>
   </x:si>
@@ -5044,111 +5044,111 @@
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>575563</x:v>
+        <x:v>624925</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>624925</x:v>
+        <x:v>575563</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -6045,139 +6045,139 @@
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>575707</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>592392</x:v>
+        <x:v>592393</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>592393</x:v>
+        <x:v>592392</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
@@ -11360,114 +11360,114 @@
       <x:c r="I159" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>592215</x:v>
+        <x:v>592214</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39696</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>592214</x:v>
+        <x:v>592215</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -11619,196 +11619,196 @@
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>599860</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>595475</x:v>
+        <x:v>620480</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>620480</x:v>
+        <x:v>620481</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>620481</x:v>
+        <x:v>595475</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39698</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -16723,402 +16723,402 @@
         <x:v>594618</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>594620</x:v>
+        <x:v>594590</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>594621</x:v>
+        <x:v>594593</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>594590</x:v>
+        <x:v>594596</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>594593</x:v>
+        <x:v>594602</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>594596</x:v>
+        <x:v>594605</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>594602</x:v>
+        <x:v>594620</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>594605</x:v>
+        <x:v>594621</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>472</x:v>
@@ -17682,76 +17682,76 @@
       <x:c r="R271" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>594397</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>594417</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
@@ -17896,76 +17896,76 @@
       <x:c r="R275" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>594405</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>594408</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
@@ -18484,78 +18484,78 @@
         <x:v>477</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>594415</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>594419</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
@@ -18591,81 +18591,81 @@
         <x:v>479</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>594394</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>594395</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
@@ -18966,131 +18966,131 @@
       <x:c r="R295" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>594420</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>594421</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>594423</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>