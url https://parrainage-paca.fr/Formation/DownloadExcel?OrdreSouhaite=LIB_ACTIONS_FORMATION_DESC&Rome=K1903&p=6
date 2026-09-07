--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -11034,140 +11034,140 @@
         <x:v>352</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>595634</x:v>
+        <x:v>595633</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>595633</x:v>
+        <x:v>595634</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>