--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -413,113 +413,113 @@
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecloson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe B2C Formation - Synergy School</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecloson</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Réactualiser son aptitude à l'utilisation des EPI contre les chutes de hauteur sur site non équipé - THH005</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
@@ -542,122 +542,122 @@
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Langues Communication - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>FLC FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Epv</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>08/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Port et utilisation des EPI antichute sur site équipé - THH003</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
@@ -707,87 +707,87 @@
   <x:si>
     <x:t>Gestes et postures - Secteur industrie alimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Secteur des arts et spectacles</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Secteur de l'industrie du bois</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Secteur de l'aide à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Secteur de la logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Secteur de la grande distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Secteur commerces de proximité</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - PRB006</x:t>
   </x:si>
   <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/11/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures - Manutention de charges</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2018 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2019 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Alizés</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bernard Clément Formation Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>BCFTP</x:t>
   </x:si>
@@ -2793,622 +2793,622 @@
         <x:v>607503</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>611171</x:v>
+        <x:v>555924</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>600052</x:v>
+        <x:v>600051</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>599333</x:v>
+        <x:v>599913</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>609205</x:v>
+        <x:v>611171</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="S32" s="14" t="n">
+        <x:v>600052</x:v>
+      </x:c>
+      <x:c r="T32" s="16" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="U32" s="16" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>608503</x:v>
+        <x:v>599333</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>639808</x:v>
+        <x:v>609205</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>555924</x:v>
+        <x:v>608502</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>600051</x:v>
+        <x:v>608503</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R37" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="S37" s="0" t="n">
+        <x:v>639808</x:v>
+      </x:c>
+      <x:c r="T37" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="R37" s="0" t="s">
+      <x:c r="U37" s="4" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -3657,99 +3657,99 @@
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>601970</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>548178</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -4075,751 +4075,751 @@
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>605451</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>638150</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>624660</x:v>
+        <x:v>635410</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>622640</x:v>
+        <x:v>638151</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>622638</x:v>
+        <x:v>551788</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>635410</x:v>
+        <x:v>622640</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>615328</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>629937</x:v>
+        <x:v>622638</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>622639</x:v>
+        <x:v>624660</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="U57" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>638151</x:v>
+        <x:v>629937</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>551788</x:v>
+        <x:v>622639</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>629936</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>580592</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>624659</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>24</x:v>
@@ -5081,205 +5081,205 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>620118</x:v>
+        <x:v>620126</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>620119</x:v>
+        <x:v>620118</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>620128</x:v>
+        <x:v>620119</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>620126</x:v>
+        <x:v>620128</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>24</x:v>
@@ -5597,54 +5597,54 @@
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>620102</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
@@ -6054,54 +6054,54 @@
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>620117</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
@@ -6413,54 +6413,54 @@
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>620116</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
@@ -6917,103 +6917,103 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="S104" s="14" t="n">
+        <x:v>619929</x:v>
+      </x:c>
+      <x:c r="T104" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="S104" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>619929</x:v>
+        <x:v>619932</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>24</x:v>
@@ -7170,317 +7170,317 @@
       <x:c r="I109" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="S109" s="0" t="n">
+        <x:v>177069</x:v>
+      </x:c>
+      <x:c r="T109" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="S109" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T109" s="4" t="s">
+      <x:c r="U109" s="4" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>177069</x:v>
+        <x:v>224323</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>224323</x:v>
+        <x:v>224324</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="U111" s="4" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>177067</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>177071</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>177072</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>82</x:v>