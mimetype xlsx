--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -2245,97 +2245,97 @@
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>549883</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39066</x:v>
+        <x:v>38386</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>555723</x:v>
+        <x:v>549882</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36795</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
@@ -2533,57 +2533,57 @@
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>555714</x:v>
+        <x:v>605823</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>54</x:v>
@@ -2594,57 +2594,57 @@
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>605823</x:v>
+        <x:v>555714</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -2654,57 +2654,57 @@
       <x:c r="K25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>496370</x:v>
+        <x:v>605796</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>54</x:v>
@@ -2715,178 +2715,178 @@
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>549872</x:v>
+        <x:v>605839</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>36789</x:v>
+        <x:v>38386</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>12547</x:v>
+        <x:v>21046</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>549821</x:v>
+        <x:v>549884</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38386</x:v>
+        <x:v>36789</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>21046</x:v>
+        <x:v>12547</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>605858</x:v>
+        <x:v>496370</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -2896,57 +2896,57 @@
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>605839</x:v>
+        <x:v>549872</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>54</x:v>
@@ -2957,57 +2957,57 @@
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>605796</x:v>
+        <x:v>549821</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -3017,57 +3017,57 @@
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>549884</x:v>
+        <x:v>605858</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>54</x:v>
@@ -3389,98 +3389,98 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>554704</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38386</x:v>
+        <x:v>39066</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>549882</x:v>
+        <x:v>555723</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -3803,111 +3803,111 @@
       <x:c r="K44" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>614645</x:v>
+        <x:v>572355</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>572355</x:v>
+        <x:v>614645</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -5404,164 +5404,165 @@
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>612815</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>38386</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>21046</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>555708</x:v>
+        <x:v>632283</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>38386</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>21046</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>632283</x:v>
+        <x:v>555708</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -5769,158 +5770,158 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>555713</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>39066</x:v>
+        <x:v>38386</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>605825</x:v>
+        <x:v>605861</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38386</x:v>
+        <x:v>39066</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>605861</x:v>
+        <x:v>605825</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
@@ -6114,57 +6115,57 @@
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>607210</x:v>
+        <x:v>553053</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>173</x:v>
@@ -6175,57 +6176,57 @@
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>553053</x:v>
+        <x:v>607210</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39951</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -6235,57 +6236,57 @@
       <x:c r="K85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>567948</x:v>
+        <x:v>607226</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39951</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>173</x:v>
@@ -6296,57 +6297,57 @@
       <x:c r="K86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>607226</x:v>
+        <x:v>567948</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -6702,57 +6703,57 @@
       <x:c r="K93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>605504</x:v>
+        <x:v>554256</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -6761,57 +6762,57 @@
       <x:c r="K94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>554256</x:v>
+        <x:v>605504</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>