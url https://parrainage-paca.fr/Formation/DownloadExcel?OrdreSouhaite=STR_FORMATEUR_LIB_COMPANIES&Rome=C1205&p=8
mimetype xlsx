--- v0 (2026-09-06)
+++ v1 (2026-09-07)
@@ -557,92 +557,92 @@
   <x:si>
     <x:t>conseiller clientèle des particuliers et des professionnels en banque et assurance</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Banque assurance</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Expert conseil en gestion de patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Négociateur-conseil en patrimoine immobilier et financier spécialisation conseiller en investissement immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consultant financier et patrimonial spécialisation manager en patrimoine immobilier financier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager en promotion immobilières (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier spécialisation gestion de patrimoine et immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Sciences-U Lyon</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Immobilier</x:t>
   </x:si>
   <x:si>
-    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation management de l'immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/25/2025 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager d'actifs immobiliers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">diplôme d'études supérieures de notariat </x:t>
   </x:si>
   <x:si>
     <x:t>INFN</x:t>
   </x:si>
   <x:si>
     <x:t>gestionnaire de patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance</x:t>
   </x:si>
   <x:si>
     <x:t>IFPASS</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance - Antenne Marseille</x:t>
@@ -671,90 +671,90 @@
   <x:si>
     <x:t>Conseiller clientèle des particuliers et des professionnels en banque et assurance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de clientèle banque finance assurance (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
-[...5 lines deleted...]
-    <x:t>MARSEILLE- 8e</x:t>
+    <x:t>Bachelor européen gestion de patrimoine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Négociateur-conseil en patrimoine immobilier et financier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen gestion de patrimoine assurance banque</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/11/2024 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de clientèles en assurance et banque (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
@@ -3318,852 +3318,852 @@
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>616227</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>36382</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42154</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="P35" s="0" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>534980</x:v>
+        <x:v>589696</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>550755</x:v>
+        <x:v>534945</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="U36" s="16" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>40174</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42158</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>589696</x:v>
+        <x:v>550758</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>35077</x:v>
+        <x:v>36382</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>42154</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>534945</x:v>
+        <x:v>534980</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>550758</x:v>
+        <x:v>550755</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>534959</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36382</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="P41" s="0" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>534975</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>589694</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="U42" s="16" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>589704</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>550756</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>534962</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>35077</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>550741</x:v>
+        <x:v>534954</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="U46" s="16" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>40174</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42158</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>589702</x:v>
+        <x:v>550741</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>534954</x:v>
+        <x:v>589702</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39262</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -4714,333 +4714,333 @@
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>614707</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="Q59" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="Q59" s="4" t="s">
+      <x:c r="R59" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="R59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>608095</x:v>
+        <x:v>608096</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="Q60" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="Q60" s="16" t="s">
+      <x:c r="R60" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="R60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>608096</x:v>
+        <x:v>608095</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>41054</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>523233</x:v>
+        <x:v>562924</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>574093</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>562924</x:v>
+        <x:v>523233</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -5343,102 +5343,102 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>628300</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>534963</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5448,345 +5448,345 @@
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>550757</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36382</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>534977</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>35077</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>550742</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>550759</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>589698</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="U75" s="4" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>589700</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5796,113 +5796,113 @@
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>534960</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>35077</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>534946</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>141</x:v>
       </x:c>