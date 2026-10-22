--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -527,116 +527,116 @@
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP Pâtissier</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation desserts de restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Chocolaterie-confiserie</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP Pâtissier</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>PORT-DE-BOUC</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
@@ -707,65 +707,65 @@
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
@@ -926,63 +926,63 @@
   <x:si>
     <x:t>Pastré Grande Bastide</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>CAP pâtissier (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Auguste Académie</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de spécialisation pâtisserie de boutique (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auguste Académie - Antenne La Croix Valmer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83420</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
-    <x:t>83420</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Certificat de spécialisation desserts de restaurant (préparation également possible par Bloc(s) de compétences)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Certificat de spécialisation pâtisserie de boutique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1423,51 +1423,51 @@
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:U1"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
       <x:selection activeCell="A1" sqref="A1"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="13.515312" defaultRowHeight="15.8" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="47.025425" style="1" customWidth="1"/>
-    <x:col min="2" max="2" width="105.320625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="105.010625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.055425" style="3" customWidth="1"/>
     <x:col min="4" max="4" width="35.145425" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="13.885425" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.495425" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="130.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.575425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="26.795425" style="4" customWidth="1"/>
     <x:col min="10" max="10" width="19.665425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="78.780625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.185425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.530625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="29.615425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="30.475425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="130.120625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="24.335425" style="4" customWidth="1"/>
     <x:col min="18" max="18" width="37.350625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="26.265425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="22.455425" style="4" customWidth="1"/>
     <x:col min="21" max="21" width="21.040625" style="4" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="68.65" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="10" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -3888,133 +3888,133 @@
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>552887</x:v>
+        <x:v>604247</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>604247</x:v>
+        <x:v>552887</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -4159,890 +4159,890 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>643487</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>604111</x:v>
+        <x:v>553343</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>41941</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>21529</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>604134</x:v>
+        <x:v>604111</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>41941</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21529</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>553343</x:v>
+        <x:v>604134</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>40683</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>604090</x:v>
+        <x:v>604085</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38632</x:v>
+        <x:v>41998</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>604098</x:v>
+        <x:v>633923</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>40683</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>604085</x:v>
+        <x:v>604090</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>41998</x:v>
+        <x:v>38632</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>633923</x:v>
+        <x:v>604098</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>40683</x:v>
+        <x:v>40364</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21529</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>579340</x:v>
+        <x:v>604091</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>40364</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>21529</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>604091</x:v>
+        <x:v>604109</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>39257</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>604109</x:v>
+        <x:v>604114</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>39257</x:v>
+        <x:v>40683</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>604114</x:v>
+        <x:v>579340</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>553316</x:v>
+        <x:v>604107</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>604106</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>604107</x:v>
+        <x:v>604106</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40364</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>86</x:v>
@@ -5416,175 +5416,175 @@
       <x:c r="K66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>553294</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>607607</x:v>
+        <x:v>607618</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>607618</x:v>
+        <x:v>553294</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -5732,161 +5732,161 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>607617</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>35151</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>607616</x:v>
+        <x:v>553295</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>35151</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>553295</x:v>
+        <x:v>607616</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
@@ -6154,158 +6154,158 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>604858</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38632</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>604849</x:v>
+        <x:v>604855</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>38632</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>604855</x:v>
+        <x:v>604849</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37908</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -6621,57 +6621,57 @@
       <x:c r="K86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>608445</x:v>
+        <x:v>555794</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -6681,57 +6681,57 @@
       <x:c r="K87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>555794</x:v>
+        <x:v>608445</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -6924,334 +6924,332 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>640735</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>601096</x:v>
+        <x:v>601100</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>601103</x:v>
+        <x:v>601096</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>617474</x:v>
+        <x:v>588542</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>640739</x:v>
+        <x:v>601103</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>601100</x:v>
+        <x:v>640739</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7489,118 +7487,118 @@
       <x:c r="H101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>609384</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>548825</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7610,921 +7608,923 @@
       <x:c r="H103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>498595</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>634295</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38632</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>618311</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>616719</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>633178</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>585593</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>615353</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>542329</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38632</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>585534</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>643808</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>613778</x:v>
+        <x:v>617474</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>588542</x:v>
+        <x:v>604380</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>604380</x:v>
+        <x:v>613778</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>641576</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>589722</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>551752</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>21528</x:v>
@@ -8534,51 +8534,51 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>542483</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
@@ -8591,51 +8591,51 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>542482</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>21528</x:v>
@@ -8645,51 +8645,51 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>617222</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
@@ -8759,51 +8759,51 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>617137</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -8937,51 +8937,51 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>617836</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>88</x:v>
@@ -9053,51 +9053,51 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>642994</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>185</x:v>
@@ -9169,51 +9169,51 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>642993</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
@@ -9226,51 +9226,51 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>642999</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -9285,51 +9285,51 @@
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>643000</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>185</x:v>
@@ -9342,51 +9342,51 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>541203</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -9458,51 +9458,51 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>617835</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -9517,51 +9517,51 @@
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>617837</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
@@ -9993,156 +9993,156 @@
       <x:c r="K145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>610290</x:v>
+        <x:v>610292</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>610292</x:v>
+        <x:v>610295</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>610295</x:v>
+        <x:v>610290</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
@@ -10211,51 +10211,51 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>610296</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
@@ -10490,51 +10490,51 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>649335</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42710</x:v>
@@ -10827,51 +10827,51 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>648558</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42710</x:v>
@@ -11054,514 +11054,514 @@
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>547855</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>645718</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>604381</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>559097</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>547730</x:v>
+        <x:v>604345</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>604345</x:v>
+        <x:v>547730</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38632</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>625015</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>37908</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>648557</x:v>
+        <x:v>649339</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>37908</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>649339</x:v>
+        <x:v>648557</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42710</x:v>
@@ -11582,156 +11582,156 @@
         <x:v>645715</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38632</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>625005</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>625013</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
@@ -11744,51 +11744,51 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>645717</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42710</x:v>
@@ -12860,485 +12860,486 @@
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>434607</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>607981</x:v>
+        <x:v>639037</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>638996</x:v>
+        <x:v>607981</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>639000</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>586643</x:v>
+        <x:v>638996</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>639037</x:v>
+        <x:v>586643</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>638987</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>638982</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>639038</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
@@ -13350,54 +13351,54 @@
         <x:v>282</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>607979</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
@@ -13407,54 +13408,54 @@
       <x:c r="G205" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>570006</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>