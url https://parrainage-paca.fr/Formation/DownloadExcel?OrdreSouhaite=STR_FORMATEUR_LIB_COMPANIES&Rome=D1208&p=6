--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -287,170 +287,170 @@
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie des Techniques du Maquillage Artistique</x:t>
   </x:si>
   <x:si>
     <x:t>ATMA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
+    <x:t>Cosmétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage mariage</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Bac pro esthétique, cosmétique, parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel pour photographie</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage professionnel et coiffure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel haute couture et défilés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquillage professionnel et coiffure</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
@@ -509,80 +509,80 @@
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert sourcils</x:t>
   </x:si>
   <x:si>
     <x:t>Réhaussement de sourcils - brow lift</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Initiation toutes zones visage: lèvres, yeux, sourcils option poil à poil</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage permanent - Initiation (Toutes zones : visage, sourcils, yeux, lèvres, tâches de rousseur)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage permanent - Initiation toutes zones visage: lèvres, yeux, sourcils</x:t>
   </x:si>
   <x:si>
+    <x:t>10/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Embellissement des cils et sourcils - réhaussement de cils et brow lift</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus eyeliner poudré</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus sourcils poudrés</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus taches de rousseur</x:t>
   </x:si>
   <x:si>
-    <x:t>10/29/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Academy formations training esthétique et coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dermopigmentation réparatrice avancé</x:t>
   </x:si>
   <x:si>
     <x:t>Alice Targa - Alice Dermo Esthetic</x:t>
@@ -1025,134 +1025,134 @@
   <x:si>
     <x:t>Dubarry Academy</x:t>
   </x:si>
   <x:si>
     <x:t>92130</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Tatouage et hygiène et salubrité</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Tatouage - Eomtp</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
-    <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
+    <x:t>SORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation hygiène et salubrité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP esthétique cosmétique parfumerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extension de cils et réhaussement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie + massages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Particulier, individuel , Salarié , Salarié de l'artisanat , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drainage lymphatique esthétique corps et visage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié de l'artisanat , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prothesie ongulaire</x:t>
+  </x:si>
+  <x:si>
     <x:t>Artisan , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>SORGUES</x:t>
+    <x:t>Massage aux pochons d'herbes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2026 00:00:00</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>praticien SPA</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
@@ -1169,77 +1169,77 @@
   <x:si>
     <x:t>08/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>01/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
+    <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/16/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t>08/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
@@ -1400,74 +1400,74 @@
   <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/12/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
@@ -1514,59 +1514,59 @@
   <x:si>
     <x:t>CAP Esthétique Cosmétique Parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
+    <x:t>08/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/23/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie - UP1 techniques esthétiques du visage, des mains et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>Hippocratus</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
@@ -1592,119 +1592,119 @@
   <x:si>
     <x:t>ENTRAIGUES-SUR-SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formations Professionnelles Cannois</x:t>
   </x:si>
   <x:si>
     <x:t>IFP CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils - méthode volume russe</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>Nail Art</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Socio Psycho esthétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prothésie ongulaire (Gel, Résine, Nail art et Perfectionnement)</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio Psycho esthétique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + 4 modelages corps</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + spécialisation soins du corps</x:t>
   </x:si>
   <x:si>
     <x:t>Dermographie manuelle - Microblading</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils - méthode cil à cil</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement en prothésie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Rehaussement de cils</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique onglerie - Dermopigmentation - Soins du corps</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie + maquillage + prothésie ongulaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP esthétique, cosmétique, parfumerie (cursus partiel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corps modelage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prothésie ongulaire</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP esthétique cosmétique parfumerie + maquillage + prothésie ongulaire</x:t>
-[...5 lines deleted...]
-    <x:t>Corps modelage</x:t>
+    <x:t>Extension de cils + maquillage charbonneux et contourning</x:t>
   </x:si>
   <x:si>
     <x:t>Ktralongo - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Extension de cils + maquillage charbonneux et contourning</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Laila Aljabrouni - PocaNails</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Jeune 16-25 ans , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Laurie Feligioni Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Rituel head spa AMSARI</x:t>
   </x:si>
   <x:si>
     <x:t>L'Esthéticienne</x:t>
@@ -1715,56 +1715,56 @@
   <x:si>
     <x:t>Artisan , Autre public , Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Rituel corps AMSARI</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en maquillage permanent et prothésie ciliaire</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Blanchiment dentaire sans kit </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Microneedling</x:t>
   </x:si>
   <x:si>
     <x:t>Lm Créations Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13740</x:t>
   </x:si>
   <x:si>
     <x:t>LE ROVE</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM LIPS Dermopigmentation des lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM BROWS Dermopigmentation des sourcils hyperréalistes</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction mammaires 3D hyperréalistes en silicone</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - COMBO 2 formations au choix sourcils, lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - MB BROWS Dermopigmentation des sourcils effet poudré</x:t>
@@ -1916,59 +1916,59 @@
   <x:si>
     <x:t>Ogec Henri Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie BC01 Techniques esthétiques du visage, des mains et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>Olfacialiste</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage emo-lymphatique corps</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Make up artiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Make up artiste</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Pyrène Développement - Ecole Pyrène</x:t>
@@ -2012,59 +2012,59 @@
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien spa (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spa praticien (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Praticien spa</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien animateur de SPA</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2025 00:00:00</x:t>
@@ -2111,65 +2111,65 @@
   <x:si>
     <x:t>31770</x:t>
   </x:si>
   <x:si>
     <x:t>Massage thaïlandais traditionnel au sol</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux bambous</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pierres froides</x:t>
   </x:si>
   <x:si>
     <x:t>Une Porte Vers Soi</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bien-être et beauté du visage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage aux pochons aromatiques de Provence et riz de Camargue</x:t>
   </x:si>
   <x:si>
-    <x:t>Bien-être et beauté du visage</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pierres</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
@@ -2321,54 +2321,54 @@
   <x:si>
     <x:t>Yoann Fonte</x:t>
   </x:si>
   <x:si>
     <x:t>06370</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Les massages du monde</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Zhanmaakeup Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Jeune 16-25 ans , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/07/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert maquillage mariée</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Femme , Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -4413,2022 +4413,2025 @@
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>601412</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>68</x:v>
-[...1 lines deleted...]
-      <x:c r="C29" s="3" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>625254</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>625256</x:v>
+        <x:v>625254</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>625274</x:v>
+        <x:v>625256</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>598871</x:v>
+        <x:v>625274</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>632699</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>628567</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>598850</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>598853</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>625265</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>625276</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>625450</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>545950</x:v>
+        <x:v>625284</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>103</x:v>
-[...1 lines deleted...]
-      <x:c r="C41" s="3" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>625284</x:v>
+        <x:v>625449</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>625449</x:v>
+        <x:v>545950</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>622547</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>92</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="P44" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="S44" s="14" t="n">
+        <x:v>625293</x:v>
+      </x:c>
+      <x:c r="T44" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="P44" s="14" t="s">
-[...5 lines deleted...]
-      <x:c r="R44" s="14" t="s">
+      <x:c r="U44" s="16" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>598849</x:v>
+        <x:v>625306</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="C46" s="15" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="J46" s="14" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J46" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>625293</x:v>
+        <x:v>598867</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="C47" s="3" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D47" s="3" t="s"/>
+      <x:c r="E47" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>625306</x:v>
+        <x:v>598849</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>625282</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>625283</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>625292</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>624785</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>610908</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>625255</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>625263</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>625275</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>625307</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>622548</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>598851</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>598854</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>598868</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>543888</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>632696</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>545948</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -6497,54 +6500,54 @@
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
@@ -6884,471 +6887,471 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>618836</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>583432</x:v>
+        <x:v>582075</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>583442</x:v>
+        <x:v>583432</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>582069</x:v>
+        <x:v>618835</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>582097</x:v>
+        <x:v>583442</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>582116</x:v>
+        <x:v>582069</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>582121</x:v>
+        <x:v>582097</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>618835</x:v>
+        <x:v>582116</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>582075</x:v>
+        <x:v>582121</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -7972,57 +7975,57 @@
       <x:c r="K93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>611607</x:v>
+        <x:v>555011</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -8031,57 +8034,57 @@
       <x:c r="K94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>555011</x:v>
+        <x:v>611607</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
@@ -8685,283 +8688,283 @@
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>601126</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>601126</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>601135</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
@@ -9088,54 +9091,54 @@
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>614770</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
@@ -9190,54 +9193,54 @@
       <x:c r="L115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>614764</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
@@ -10469,51 +10472,51 @@
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>43029</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>601026</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
@@ -10580,51 +10583,51 @@
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>612290</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>229</x:v>
@@ -11058,57 +11061,57 @@
       <x:c r="K147" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>607557</x:v>
+        <x:v>552734</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>229</x:v>
@@ -11119,57 +11122,57 @@
       <x:c r="K148" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>552734</x:v>
+        <x:v>607557</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -12221,101 +12224,101 @@
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>640131</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>640133</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
@@ -12323,51 +12326,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>640132</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
@@ -12577,54 +12580,54 @@
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>630133</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
@@ -12665,1940 +12668,1940 @@
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>649975</x:v>
+        <x:v>649982</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>649982</x:v>
+        <x:v>649975</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="J178" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>498078</x:v>
+        <x:v>531345</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="C179" s="3" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D179" s="3" t="s"/>
+      <x:c r="E179" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
+      <x:c r="J179" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>640030</x:v>
+        <x:v>641736</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="J180" s="14" t="s"/>
+      <x:c r="J180" s="14" t="s">
+        <x:v>230</x:v>
+      </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>531345</x:v>
+        <x:v>506819</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
-      <x:c r="E181" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="J181" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>641736</x:v>
+        <x:v>614396</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>477214</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
+      <x:c r="E183" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>500906</x:v>
+        <x:v>544962</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="J184" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>506819</x:v>
+        <x:v>614397</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>544962</x:v>
+        <x:v>641731</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>334</x:v>
-[...1 lines deleted...]
-      <x:c r="C186" s="15" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C186" s="15" t="n">
+        <x:v>36331</x:v>
+      </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="J186" s="14" t="s"/>
+      <x:c r="J186" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>614397</x:v>
+        <x:v>641743</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>641731</x:v>
+        <x:v>599121</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>641743</x:v>
+        <x:v>500906</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>599121</x:v>
+        <x:v>544961</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>614396</x:v>
+        <x:v>640017</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
-      <x:c r="E191" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="J191" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>544961</x:v>
+        <x:v>640029</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>640017</x:v>
+        <x:v>499835</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>334</x:v>
-[...1 lines deleted...]
-      <x:c r="C193" s="3" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>640029</x:v>
+        <x:v>599118</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>499835</x:v>
+        <x:v>614399</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>599118</x:v>
+        <x:v>509602</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>614399</x:v>
+        <x:v>640780</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="J197" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>509602</x:v>
+        <x:v>640027</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>640780</x:v>
+        <x:v>640030</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>339</x:v>
-[...1 lines deleted...]
-      <x:c r="C199" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
+      <x:c r="J199" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>640027</x:v>
+        <x:v>498078</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>650063</x:v>
+        <x:v>649980</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>650037</x:v>
+        <x:v>646291</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>646291</x:v>
+        <x:v>650063</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>649980</x:v>
+        <x:v>650037</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>650040</x:v>
+        <x:v>650039</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>650039</x:v>
+        <x:v>650040</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>646292</x:v>
+        <x:v>650036</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>649979</x:v>
+        <x:v>646292</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>650059</x:v>
+        <x:v>649979</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>650036</x:v>
+        <x:v>650059</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
@@ -14825,51 +14828,51 @@
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>634730</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14879,51 +14882,51 @@
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>616197</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
@@ -15325,355 +15328,354 @@
       <x:c r="E223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>600462</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>41461</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s"/>
+      <x:c r="E224" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>634954</x:v>
+        <x:v>600445</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>546741</x:v>
+        <x:v>600460</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>600445</x:v>
+        <x:v>600461</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
-      <x:c r="E227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>600460</x:v>
+        <x:v>634954</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>600461</x:v>
+        <x:v>546741</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -15694,51 +15696,51 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>616200</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
@@ -15751,100 +15753,100 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>616195</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>600452</x:v>
+        <x:v>519721</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -15857,165 +15859,167 @@
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>634953</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>519721</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>41461</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s"/>
+      <x:c r="E234" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>616204</x:v>
+        <x:v>600450</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16025,164 +16029,159 @@
       <x:c r="M235" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>634729</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>600450</x:v>
+        <x:v>616204</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
-      <x:c r="E237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="S237" s="0" t="n">
+        <x:v>623073</x:v>
+      </x:c>
+      <x:c r="T237" s="4" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -16192,508 +16191,511 @@
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>623073</x:v>
+        <x:v>623077</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>623077</x:v>
+        <x:v>623093</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>623093</x:v>
+        <x:v>623072</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>623072</x:v>
+        <x:v>623091</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="S242" s="14" t="n">
+        <x:v>623099</x:v>
+      </x:c>
+      <x:c r="T242" s="16" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
+      <x:c r="E243" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>623099</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>607281</x:v>
+        <x:v>558037</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>607282</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>558037</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16751,51 +16753,51 @@
       <x:c r="J248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>650055</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
@@ -16805,51 +16807,51 @@
       <x:c r="J249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>623096</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16864,51 +16866,51 @@
       <x:c r="J250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>607285</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16921,51 +16923,51 @@
       <x:c r="J251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>607286</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16980,51 +16982,51 @@
       <x:c r="J252" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>558033</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
@@ -17034,51 +17036,51 @@
       <x:c r="J253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>623100</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
@@ -17091,57 +17093,57 @@
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>623103</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17208,99 +17210,99 @@
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>623076</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>623083</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
@@ -17313,51 +17315,51 @@
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>623106</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
@@ -17495,51 +17497,51 @@
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>650062</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
@@ -17903,51 +17905,51 @@
       <x:c r="J269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>544988</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -17962,51 +17964,51 @@
       <x:c r="J270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>641011</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18019,51 +18021,51 @@
       <x:c r="J271" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>599057</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18078,51 +18080,51 @@
       <x:c r="J272" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>641005</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18135,402 +18137,402 @@
       <x:c r="J273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>641002</x:v>
+        <x:v>544985</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>599063</x:v>
+        <x:v>641002</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>544985</x:v>
+        <x:v>599063</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>599062</x:v>
+        <x:v>599060</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>599064</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>599060</x:v>
+        <x:v>599064</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>397</x:v>
@@ -18542,51 +18544,51 @@
       <x:c r="J280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>544993</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18599,51 +18601,51 @@
       <x:c r="J281" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18658,51 +18660,51 @@
       <x:c r="J282" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18715,51 +18717,51 @@
       <x:c r="J283" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>641009</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18774,51 +18776,51 @@
       <x:c r="J284" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>641010</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18831,51 +18833,51 @@
       <x:c r="J285" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>517321</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18890,51 +18892,51 @@
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>641012</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>405</x:v>
@@ -19047,54 +19049,54 @@
       <x:c r="L289" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>633553</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
@@ -19458,51 +19460,51 @@
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>622457</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
@@ -19557,51 +19559,51 @@
       <x:c r="L299" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>622481</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
@@ -19712,54 +19714,54 @@
       <x:c r="L302" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>622497</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
@@ -19863,51 +19865,51 @@
       <x:c r="L305" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>633515</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
@@ -20324,51 +20326,51 @@
       <x:c r="L314" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>638321</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>44</x:v>
@@ -20630,51 +20632,51 @@
       <x:c r="L320" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>638307</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>44</x:v>
@@ -20979,1080 +20981,1080 @@
       <x:c r="I327" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>622511</x:v>
+        <x:v>581649</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>622519</x:v>
+        <x:v>581683</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>633508</x:v>
+        <x:v>581689</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>633517</x:v>
+        <x:v>633508</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>633533</x:v>
+        <x:v>633517</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>633540</x:v>
+        <x:v>586292</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>633499</x:v>
+        <x:v>622465</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>638303</x:v>
+        <x:v>581706</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>638308</x:v>
+        <x:v>633533</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>638313</x:v>
+        <x:v>633540</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>638323</x:v>
+        <x:v>633499</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>638326</x:v>
+        <x:v>638303</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>638339</x:v>
+        <x:v>638308</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>633531</x:v>
+        <x:v>638313</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>633538</x:v>
+        <x:v>638323</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>586292</x:v>
+        <x:v>638326</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>622465</x:v>
+        <x:v>638339</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>581706</x:v>
+        <x:v>622511</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>581649</x:v>
+        <x:v>622519</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>581683</x:v>
+        <x:v>633531</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>581689</x:v>
+        <x:v>633538</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
@@ -22110,51 +22112,51 @@
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>638325</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
@@ -22203,827 +22205,827 @@
       <x:c r="I351" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>622480</x:v>
+        <x:v>633523</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>622503</x:v>
+        <x:v>638320</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>622504</x:v>
+        <x:v>638335</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>581690</x:v>
+        <x:v>638304</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>633523</x:v>
+        <x:v>638310</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>638304</x:v>
+        <x:v>638314</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>638310</x:v>
+        <x:v>638317</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>638314</x:v>
+        <x:v>638329</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>638317</x:v>
+        <x:v>638336</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>638329</x:v>
+        <x:v>633504</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>638336</x:v>
+        <x:v>633503</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>633504</x:v>
+        <x:v>633509</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>638320</x:v>
+        <x:v>622480</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>638335</x:v>
+        <x:v>622503</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>633503</x:v>
+        <x:v>622504</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>633509</x:v>
+        <x:v>581690</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -23209,51 +23211,51 @@
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>650049</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>32154</x:v>
@@ -23725,159 +23727,159 @@
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>601597</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>547271</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>641096</x:v>
+        <x:v>547271</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
@@ -23886,221 +23888,220 @@
       <x:c r="K382" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>601606</x:v>
+        <x:v>641096</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
+      <x:c r="E383" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>616621</x:v>
+        <x:v>547273</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>461</x:v>
-[...1 lines deleted...]
-      <x:c r="C384" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C384" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="J384" s="14" t="s"/>
+      <x:c r="J384" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K384" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>632427</x:v>
+        <x:v>616621</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
-      <x:c r="E385" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="J385" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>547273</x:v>
+        <x:v>632427</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
@@ -24225,173 +24226,173 @@
       <x:c r="K388" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>601625</x:v>
+        <x:v>641089</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>641091</x:v>
+        <x:v>601625</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>641089</x:v>
+        <x:v>641091</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24928,51 +24929,51 @@
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>650051</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>32154</x:v>
@@ -24982,51 +24983,51 @@
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>649977</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -25382,162 +25383,162 @@
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>641779</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>587944</x:v>
+        <x:v>650713</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>650713</x:v>
+        <x:v>587944</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32154</x:v>
@@ -26000,51 +26001,51 @@
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>650065</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
@@ -26057,51 +26058,51 @@
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>649974</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32154</x:v>
@@ -26168,51 +26169,51 @@
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>650064</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
@@ -26225,51 +26226,51 @@
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>554002</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26338,269 +26339,269 @@
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>571720</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>601333</x:v>
+        <x:v>566900</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>566902</x:v>
+        <x:v>601332</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>601332</x:v>
+        <x:v>601333</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>566900</x:v>
+        <x:v>566902</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
@@ -26610,51 +26611,51 @@
       <x:c r="J430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>600667</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -26667,235 +26668,235 @@
       <x:c r="J431" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>566896</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>601330</x:v>
+        <x:v>566905</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>601331</x:v>
+        <x:v>601330</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>566905</x:v>
+        <x:v>601331</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>28</x:v>
@@ -26952,57 +26953,57 @@
       <x:c r="J436" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>515500</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
@@ -27010,51 +27011,51 @@
       <x:c r="M437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>630298</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
@@ -27063,51 +27064,51 @@
       <x:c r="M438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>630301</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -27187,266 +27188,266 @@
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>600288</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J441" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>630281</x:v>
+        <x:v>633152</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>507</x:v>
-[...1 lines deleted...]
-      <x:c r="C442" s="15" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C442" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D442" s="15" t="s"/>
-      <x:c r="E442" s="14" t="s"/>
+      <x:c r="E442" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J442" s="14" t="s"/>
+      <x:c r="J442" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>630307</x:v>
+        <x:v>575101</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>508</x:v>
-[...1 lines deleted...]
-      <x:c r="C443" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C443" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
+      <x:c r="J443" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>633152</x:v>
+        <x:v>630281</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
-      <x:c r="E444" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J444" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>575101</x:v>
+        <x:v>630307</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>42032</x:v>
@@ -27612,100 +27613,100 @@
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>630294</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>630297</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
@@ -27714,215 +27715,215 @@
       <x:c r="M450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>630305</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>630308</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>630310</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>566409</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
@@ -28034,100 +28035,100 @@
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>630296</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>630299</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
@@ -28268,458 +28269,458 @@
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>600289</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C461" s="3" t="s"/>
+      <x:c r="C461" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
+      <x:c r="J461" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>630306</x:v>
+        <x:v>630283</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>630283</x:v>
+        <x:v>630286</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C463" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J463" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>630286</x:v>
+        <x:v>630292</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>630292</x:v>
+        <x:v>630295</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>630295</x:v>
+        <x:v>630306</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>535685</x:v>
+        <x:v>535682</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>535684</x:v>
+        <x:v>535685</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>535682</x:v>
+        <x:v>535684</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>28</x:v>
@@ -28898,159 +28899,160 @@
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>611615</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
+      <x:c r="E473" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>621478</x:v>
+        <x:v>555000</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
-      <x:c r="E474" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>555000</x:v>
+        <x:v>621478</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -29098,115 +29100,115 @@
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>641340</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>641339</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
@@ -29314,114 +29316,114 @@
       <x:c r="K480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>614029</x:v>
+        <x:v>613848</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>614046</x:v>
+        <x:v>613840</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
@@ -29518,100 +29520,100 @@
       <x:c r="K484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>613848</x:v>
+        <x:v>614029</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>613840</x:v>
+        <x:v>614046</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>535</x:v>
@@ -30264,51 +30266,51 @@
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>650061</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>34059</x:v>
@@ -30375,51 +30377,51 @@
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>650057</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>32154</x:v>
@@ -30651,51 +30653,51 @@
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>650045</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>28</x:v>
@@ -31953,62 +31955,62 @@
       <x:c r="L528" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>633744</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s"/>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
@@ -32044,51 +32046,51 @@
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>631165</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
@@ -32422,51 +32424,51 @@
       <x:c r="L536" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>507271</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -32476,51 +32478,51 @@
       <x:c r="L537" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>630635</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
@@ -32540,1296 +32542,1293 @@
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>564795</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="J539" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>567176</x:v>
+        <x:v>629505</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>616</x:v>
-[...1 lines deleted...]
-      <x:c r="C540" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C540" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="J540" s="14" t="s"/>
+      <x:c r="J540" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>629505</x:v>
+        <x:v>567176</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>598922</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>598920</x:v>
+        <x:v>546756</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>598921</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
-      <x:c r="E544" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>546756</x:v>
+        <x:v>626498</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
+      <x:c r="E545" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>626498</x:v>
+        <x:v>641311</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>641311</x:v>
+        <x:v>546753</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
-      <x:c r="E547" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>546753</x:v>
+        <x:v>612673</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>38122</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
-      <x:c r="E548" s="14" t="s"/>
+      <x:c r="E548" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>612673</x:v>
+        <x:v>598926</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>598926</x:v>
+        <x:v>598919</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
-      <x:c r="E550" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>598919</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>612674</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
-      <x:c r="E552" s="14" t="s"/>
+      <x:c r="E552" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>612676</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>546755</x:v>
+        <x:v>641313</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>641313</x:v>
+        <x:v>641314</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
-      <x:c r="E555" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>641314</x:v>
+        <x:v>612682</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
-      <x:c r="E556" s="14" t="s"/>
+      <x:c r="E556" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>612682</x:v>
+        <x:v>641312</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>641312</x:v>
+        <x:v>641315</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>641315</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
-      <x:c r="E559" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>612681</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
-      <x:c r="E560" s="14" t="s"/>
+      <x:c r="E560" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>612681</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -34234,109 +34233,109 @@
         <x:v>627</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s"/>
       <x:c r="K568" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>633621</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C569" s="3" t="s"/>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>633625</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C570" s="15" t="s"/>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s"/>
       <x:c r="K570" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
@@ -34572,51 +34571,51 @@
       <x:c r="L574" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>612616</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -34799,51 +34798,51 @@
       <x:c r="L578" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>612595</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -34853,51 +34852,51 @@
       <x:c r="L579" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>612611</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
@@ -35013,51 +35012,51 @@
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>609254</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
@@ -35437,442 +35436,442 @@
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>554412</x:v>
+        <x:v>609238</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>609253</x:v>
+        <x:v>609262</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>609238</x:v>
+        <x:v>609253</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
-        <x:v>38122</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>609262</x:v>
+        <x:v>554412</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>589833</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>630584</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>630586</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -36057,111 +36056,111 @@
       <x:c r="L600" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>609239</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>554436</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
@@ -36215,69 +36214,69 @@
       <x:c r="E603" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>609252</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
@@ -36405,51 +36404,51 @@
       <x:c r="L606" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>609236</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
@@ -36462,51 +36461,51 @@
       <x:c r="L607" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>609237</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
@@ -36563,51 +36562,51 @@
       <x:c r="E609" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>589828</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
@@ -36676,69 +36675,69 @@
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>575793</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
@@ -36807,51 +36806,51 @@
       <x:c r="L613" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>609242</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
@@ -36866,51 +36865,51 @@
       <x:c r="L614" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>609243</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
@@ -36993,198 +36992,198 @@
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>609225</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>554413</x:v>
+        <x:v>554426</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>554426</x:v>
+        <x:v>554413</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>589843</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
@@ -37199,123 +37198,123 @@
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>609255</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>567075</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -37325,51 +37324,51 @@
       <x:c r="L622" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>612594</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
@@ -37550,51 +37549,51 @@
       <x:c r="L626" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>612617</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -37604,165 +37603,165 @@
       <x:c r="L627" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>612559</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>638534</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>639617</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
@@ -37898,210 +37897,211 @@
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>554410</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
-        <x:v>34777</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
+      <x:c r="E633" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>571140</x:v>
+        <x:v>589847</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>34777</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
-      <x:c r="E634" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>589847</x:v>
+        <x:v>571140</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>612571</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
@@ -38333,219 +38333,219 @@
       <x:c r="K640" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>612572</x:v>
+        <x:v>612613</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>628924</x:v>
+        <x:v>628771</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>628771</x:v>
+        <x:v>628924</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>612613</x:v>
+        <x:v>612572</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
@@ -38983,712 +38983,712 @@
       <x:c r="C652" s="15" t="s"/>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s"/>
       <x:c r="K652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>551394</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C653" s="3" t="s"/>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>551414</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s"/>
       <x:c r="K654" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>551203</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s"/>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>551413</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C656" s="15" t="s"/>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s"/>
       <x:c r="K656" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>551209</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s"/>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>551210</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C658" s="15" t="s"/>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s"/>
       <x:c r="K658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>551204</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>551393</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s"/>
       <x:c r="K660" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>589561</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>589558</x:v>
+        <x:v>597615</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s"/>
       <x:c r="K662" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>589562</x:v>
+        <x:v>589558</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s"/>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>597615</x:v>
+        <x:v>589562</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s"/>
       <x:c r="K664" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>589554</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="U664" s="16" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s"/>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>639965</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
@@ -39697,51 +39697,51 @@
       <x:c r="C666" s="15" t="s"/>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s"/>
       <x:c r="K666" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>589559</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
@@ -40700,51 +40700,51 @@
       <x:c r="M683" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>606050</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
@@ -41200,85 +41200,85 @@
       <x:c r="L692" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>630548</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s"/>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>630178</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
@@ -41464,51 +41464,51 @@
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>630166</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C698" s="15" t="s"/>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s"/>
       <x:c r="K698" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
@@ -41846,51 +41846,51 @@
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s"/>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>630181</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
@@ -42076,51 +42076,51 @@
       <x:c r="L709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>641269</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
@@ -42135,51 +42135,51 @@
       <x:c r="L710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>598879</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
@@ -42192,51 +42192,51 @@
       <x:c r="L711" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>598878</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
@@ -42629,51 +42629,51 @@
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>551741</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="K720" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
@@ -43187,100 +43187,100 @@
       <x:c r="K730" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
-        <x:v>570458</x:v>
+        <x:v>570039</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C731" s="3" t="s"/>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
-        <x:v>570039</x:v>
+        <x:v>570458</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C732" s="15" t="s"/>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>229</x:v>
@@ -43295,51 +43295,51 @@
       <x:c r="M732" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>570459</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>