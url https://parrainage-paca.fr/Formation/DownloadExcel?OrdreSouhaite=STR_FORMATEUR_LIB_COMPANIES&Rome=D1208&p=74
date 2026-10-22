--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -260,65 +260,65 @@
   <x:si>
     <x:t>Manucurie</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion marque</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Extension de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro esthétique, cosmétique, parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>Académie des Techniques du Maquillage Artistique</x:t>
   </x:si>
   <x:si>
     <x:t>ATMA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
@@ -347,95 +347,95 @@
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage mariage</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage professionnel pour photographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquillage professionnel pour photographie</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel et coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel haute couture et défilés</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
@@ -1166,59 +1166,59 @@
   <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>01/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
+    <x:t>03/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/20/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
@@ -1241,62 +1241,62 @@
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Hygiène et salubrité dans les pratiques de tatouage, piercing et maquillage permanent</x:t>
   </x:si>
   <x:si>
     <x:t>Etienne Pietrobelli - Formabelle</x:t>
   </x:si>
   <x:si>
     <x:t>34430</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GEMENOS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>maquillage artistique et conseiller en image</x:t>
   </x:si>
   <x:si>
     <x:t>FAM - École supérieure des arts du maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>FAM Fashion &amp; makeup school</x:t>
   </x:si>
   <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
@@ -1580,56 +1580,56 @@
   <x:si>
     <x:t>Epilation définitive par électrolyse (électro-épilation - haute fréquence - thermolyse)</x:t>
   </x:si>
   <x:si>
     <x:t>Ilona Formation</x:t>
   </x:si>
   <x:si>
     <x:t>84320</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRAIGUES-SUR-SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formations Professionnelles Cannois</x:t>
   </x:si>
   <x:si>
     <x:t>IFP CANNES</x:t>
   </x:si>
   <x:si>
+    <x:t>Jak - Aftec</x:t>
+  </x:si>
+  <x:si>
     <x:t>Extension de cils - méthode volume russe</x:t>
   </x:si>
   <x:si>
-    <x:t>Jak - Aftec</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Nail Art</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prothésie ongulaire (Gel, Résine, Nail art et Perfectionnement)</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique onglerie - Dermopigmentation - Soins du corps</x:t>
   </x:si>
   <x:si>
     <x:t>Socio Psycho esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + 4 modelages corps</x:t>
@@ -1715,56 +1715,56 @@
   <x:si>
     <x:t>Artisan , Autre public , Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Rituel corps AMSARI</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Blanchiment dentaire sans kit </x:t>
   </x:si>
   <x:si>
     <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien en maquillage permanent et prothésie ciliaire</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Microneedling</x:t>
   </x:si>
   <x:si>
     <x:t>Lm Créations Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13740</x:t>
   </x:si>
   <x:si>
     <x:t>LE ROVE</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM LIPS Dermopigmentation des lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM BROWS Dermopigmentation des sourcils hyperréalistes</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction mammaires 3D hyperréalistes en silicone</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - COMBO 2 formations au choix sourcils, lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - MB BROWS Dermopigmentation des sourcils effet poudré</x:t>
@@ -1916,59 +1916,59 @@
   <x:si>
     <x:t>Ogec Henri Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie BC01 Techniques esthétiques du visage, des mains et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>Olfacialiste</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage emo-lymphatique corps</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Make up artiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Make up artiste</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Pyrène Développement - Ecole Pyrène</x:t>
@@ -2270,54 +2270,54 @@
   <x:si>
     <x:t>Vinceta formation</x:t>
   </x:si>
   <x:si>
     <x:t>Tatouage</x:t>
   </x:si>
   <x:si>
     <x:t>Vive Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Tricodermopigmentation</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitation hygiène et salubrité - Perfectionnement</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation hygiène et salubrité - Pratique et perfectionnement</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Habilitation hygiène et salubrité - Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Wellness Center</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au CAP Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Bénéficiaire du RSA , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases du massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Yoann Fonte</x:t>
   </x:si>
@@ -2815,51 +2815,51 @@
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:U1"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
       <x:selection activeCell="A1" sqref="A1"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="13.515312" defaultRowHeight="15.8" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="47.025425" style="1" customWidth="1"/>
-    <x:col min="2" max="2" width="128.420625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="129.130625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.055425" style="3" customWidth="1"/>
     <x:col min="4" max="4" width="35.145425" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="13.885425" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.495425" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="130.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.575425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="26.795425" style="4" customWidth="1"/>
     <x:col min="10" max="10" width="23.370625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="109.210625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.185425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.530625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="29.615425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="30.475425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="130.120625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="24.335425" style="4" customWidth="1"/>
     <x:col min="18" max="18" width="35.370625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="26.265425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="22.455425" style="4" customWidth="1"/>
     <x:col min="21" max="21" width="21.040625" style="4" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="68.65" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="10" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -3792,330 +3792,330 @@
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>651017</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>601187</x:v>
+        <x:v>548750</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>601189</x:v>
+        <x:v>546819</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>601190</x:v>
+        <x:v>601187</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>548750</x:v>
+        <x:v>601189</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>546819</x:v>
+        <x:v>601190</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4189,82 +4189,82 @@
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>651014</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
@@ -4462,51 +4462,51 @@
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>632699</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>74</x:v>
@@ -4682,51 +4682,51 @@
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>625274</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
@@ -4809,508 +4809,510 @@
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>598850</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C36" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="J36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>598853</x:v>
+        <x:v>625265</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>625265</x:v>
+        <x:v>625276</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="C38" s="15" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C38" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="J38" s="14" t="s"/>
+      <x:c r="J38" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>625276</x:v>
+        <x:v>625450</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>625450</x:v>
+        <x:v>622547</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>545950</x:v>
+        <x:v>598853</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>103</x:v>
-[...1 lines deleted...]
-      <x:c r="C41" s="3" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>625284</x:v>
+        <x:v>545950</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="U41" s="4" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="J42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>625449</x:v>
+        <x:v>625284</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>622547</x:v>
+        <x:v>625449</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
@@ -5541,161 +5543,161 @@
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>598849</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>625282</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>625283</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
@@ -5759,51 +5761,51 @@
       <x:c r="L52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>610908</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
@@ -5822,51 +5824,51 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>625255</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
@@ -5984,108 +5986,108 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>625307</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>622548</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
@@ -6162,104 +6164,104 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>598854</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>598868</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6328,51 +6330,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>632696</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -6498,51 +6500,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
@@ -6605,51 +6607,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
@@ -6816,51 +6818,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>582079</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -6871,51 +6873,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>618836</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
@@ -6981,51 +6983,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>582097</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
@@ -7192,51 +7194,51 @@
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>618835</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
@@ -8350,51 +8352,51 @@
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>638217</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -8650,257 +8652,257 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>601124</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>601136</x:v>
+        <x:v>568464</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>601138</x:v>
+        <x:v>601136</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>568464</x:v>
+        <x:v>601138</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
@@ -9991,51 +9993,51 @@
       <x:c r="M129" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>43089</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>650735</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
@@ -12213,110 +12215,110 @@
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>640131</x:v>
+        <x:v>640133</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>640133</x:v>
+        <x:v>640131</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
@@ -12720,51 +12722,51 @@
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>649975</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
@@ -13474,51 +13476,51 @@
       <x:c r="L190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>499835</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -13589,51 +13591,51 @@
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>614399</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
@@ -13701,51 +13703,51 @@
       <x:c r="L194" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>640780</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
@@ -13753,51 +13755,51 @@
       <x:c r="L195" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>614397</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>322</x:v>
@@ -15004,84 +15006,84 @@
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>546749</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
@@ -15120,84 +15122,84 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>546742</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
@@ -15692,97 +15694,97 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>616200</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>634953</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
@@ -15803,160 +15805,159 @@
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>41461</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s"/>
+      <x:c r="E232" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>634953</x:v>
+        <x:v>519721</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
-      <x:c r="E233" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>519721</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U233" s="4" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16090,82 +16091,82 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>600450</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
@@ -16477,272 +16478,273 @@
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>623093</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>607281</x:v>
+        <x:v>623074</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>607282</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>558037</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
+      <x:c r="E247" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>623074</x:v>
+        <x:v>558037</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -17689,113 +17691,113 @@
       <x:c r="I265" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>626689</x:v>
+        <x:v>605155</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>605155</x:v>
+        <x:v>626689</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
@@ -18209,275 +18211,275 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>641002</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>599062</x:v>
+        <x:v>599060</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>599064</x:v>
+        <x:v>544990</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>599060</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>544990</x:v>
+        <x:v>599064</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18498,141 +18500,141 @@
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>544993</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
@@ -18673,82 +18675,82 @@
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>641009</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>641010</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
@@ -19098,100 +19100,100 @@
       <x:c r="L290" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>633533</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>633540</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
@@ -19407,51 +19409,51 @@
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>622457</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
@@ -19608,51 +19610,51 @@
       <x:c r="L300" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>622489</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>44</x:v>
@@ -19812,51 +19814,51 @@
       <x:c r="L304" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>633515</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>44</x:v>
@@ -20269,51 +20271,51 @@
       <x:c r="L313" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>638321</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
@@ -20424,51 +20426,51 @@
       <x:c r="L316" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>638311</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>44</x:v>
@@ -20826,919 +20828,919 @@
         <x:v>405</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>586294</x:v>
+        <x:v>581649</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>581672</x:v>
+        <x:v>581683</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>581704</x:v>
+        <x:v>581689</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>633499</x:v>
+        <x:v>622511</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>638303</x:v>
+        <x:v>622519</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>638308</x:v>
+        <x:v>586294</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>638313</x:v>
+        <x:v>581672</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>638323</x:v>
+        <x:v>581704</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>638326</x:v>
+        <x:v>633499</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>638339</x:v>
+        <x:v>638303</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>633531</x:v>
+        <x:v>638308</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>633538</x:v>
+        <x:v>638313</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>586292</x:v>
+        <x:v>638323</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>622465</x:v>
+        <x:v>638326</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>581706</x:v>
+        <x:v>638339</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>622511</x:v>
+        <x:v>633531</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>622519</x:v>
+        <x:v>633538</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>581649</x:v>
+        <x:v>586292</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>405</x:v>
@@ -21747,100 +21749,100 @@
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>581683</x:v>
+        <x:v>622465</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>581689</x:v>
+        <x:v>581706</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>405</x:v>
@@ -21954,51 +21956,51 @@
       <x:c r="L346" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>638330</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>44</x:v>
@@ -22105,54 +22107,54 @@
       <x:c r="L349" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>622504</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
@@ -22260,51 +22262,51 @@
       <x:c r="L352" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>633509</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>44</x:v>
@@ -23666,159 +23668,159 @@
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>616622</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>547271</x:v>
+        <x:v>641096</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>641096</x:v>
+        <x:v>547271</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -26029,51 +26031,51 @@
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>649974</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
@@ -26566,84 +26568,84 @@
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>566900</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>601332</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
@@ -26798,84 +26800,84 @@
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>566905</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
@@ -26956,1598 +26958,1598 @@
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>515500</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
+      <x:c r="D437" s="3" t="s"/>
+      <x:c r="E437" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G437" s="0" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
+      <x:c r="J437" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>630298</x:v>
+        <x:v>575107</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>630301</x:v>
+        <x:v>630298</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
-      <x:c r="E439" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J439" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>575107</x:v>
+        <x:v>630301</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>600288</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>630281</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>630307</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>630284</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>630287</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>630296</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>630299</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>633152</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>630279</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>630282</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>630285</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>630294</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>630297</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>630305</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>630308</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>630310</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>566409</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>575101</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>641633</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>641634</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>600289</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>630306</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>630283</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>630286</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>630292</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>630295</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
@@ -29400,217 +29402,217 @@
       <x:c r="B482" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>613848</x:v>
+        <x:v>613840</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>613840</x:v>
+        <x:v>614029</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>614029</x:v>
+        <x:v>614046</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>614046</x:v>
+        <x:v>613848</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>535</x:v>
@@ -30291,51 +30293,51 @@
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>649973</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
@@ -32422,51 +32424,51 @@
       <x:c r="L536" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>507271</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -32540,264 +32542,262 @@
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>564795</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="J539" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>567176</x:v>
+        <x:v>629505</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>616</x:v>
-[...1 lines deleted...]
-      <x:c r="C540" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C540" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="J540" s="14" t="s"/>
+      <x:c r="J540" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>629505</x:v>
+        <x:v>567176</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
-      <x:c r="E541" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>598922</x:v>
+        <x:v>612681</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
-      <x:c r="E542" s="14" t="s"/>
+      <x:c r="E542" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>612682</x:v>
+        <x:v>546756</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -32815,160 +32815,159 @@
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
-      <x:c r="E544" s="14" t="s"/>
+      <x:c r="E544" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>612681</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
-      <x:c r="E545" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>546756</x:v>
+        <x:v>612682</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -33306,51 +33305,51 @@
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
@@ -33386,84 +33385,84 @@
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>612676</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>546755</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
@@ -33502,84 +33501,84 @@
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>641313</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>641314</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
@@ -33734,84 +33733,84 @@
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>546754</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
@@ -33966,84 +33965,84 @@
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>607404</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>607421</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
@@ -34141,82 +34140,82 @@
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>607439</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>558919</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
@@ -35320,84 +35319,84 @@
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>609223</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>609235</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
@@ -35433,218 +35432,218 @@
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>628915</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>554425</x:v>
+        <x:v>609253</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>554412</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>609253</x:v>
+        <x:v>554412</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35951,82 +35950,82 @@
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>554433</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
@@ -38276,51 +38275,51 @@
       <x:c r="K639" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>612572</x:v>
+        <x:v>612613</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
@@ -38333,105 +38332,105 @@
       <x:c r="K640" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>612613</x:v>
+        <x:v>633288</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>633288</x:v>
+        <x:v>633289</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
@@ -38444,108 +38443,108 @@
       <x:c r="K642" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>633289</x:v>
+        <x:v>628780</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>628780</x:v>
+        <x:v>612572</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
@@ -38998,100 +38997,100 @@
       <x:c r="L652" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>551413</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C653" s="3" t="s"/>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>551209</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s"/>
       <x:c r="K654" s="14" t="s">
@@ -39100,100 +39099,100 @@
       <x:c r="L654" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>551394</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s"/>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>551414</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C656" s="15" t="s"/>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s"/>
       <x:c r="K656" s="14" t="s">
@@ -39202,202 +39201,202 @@
       <x:c r="L656" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>551203</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s"/>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>551210</x:v>
+        <x:v>551204</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C658" s="15" t="s"/>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s"/>
       <x:c r="K658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>551204</x:v>
+        <x:v>551210</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>551393</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s"/>
       <x:c r="K660" s="14" t="s">
@@ -42615,51 +42614,51 @@
       <x:c r="K719" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
-        <x:v>551741</x:v>
+        <x:v>551751</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>728</x:v>
@@ -42722,51 +42721,51 @@
       <x:c r="K721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>551751</x:v>
+        <x:v>551741</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s"/>