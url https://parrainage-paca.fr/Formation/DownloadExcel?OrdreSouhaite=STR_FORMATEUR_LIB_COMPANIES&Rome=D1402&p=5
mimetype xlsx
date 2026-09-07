--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -1274,59 +1274,59 @@
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Prestations salle et réception : Ventes additionnelles en restauration/réception (Hôtel Café Restaurant)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/02/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Commerce International</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
@@ -1970,54 +1970,54 @@
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skill Up - Edup Business School</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Business Developer</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket School</x:t>
   </x:si>
   <x:si>
     <x:t>75018</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
@@ -9964,154 +9964,154 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>548183</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>583303</x:v>
+        <x:v>629931</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>629931</x:v>
+        <x:v>583303</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -12214,159 +12214,159 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>497345</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>549065</x:v>
+        <x:v>603060</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>603060</x:v>
+        <x:v>603063</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
@@ -12375,57 +12375,57 @@
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>603063</x:v>
+        <x:v>549065</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -13470,160 +13470,159 @@
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>613351</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s"/>
+      <x:c r="E188" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>613352</x:v>
+        <x:v>605538</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
-      <x:c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>605538</x:v>
+        <x:v>613352</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -14056,106 +14055,106 @@
         <x:v>396</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>639554</x:v>
+        <x:v>639550</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34593</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>639550</x:v>
+        <x:v>639554</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
@@ -15199,159 +15198,160 @@
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>628453</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
+      <x:c r="E219" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>632424</x:v>
+        <x:v>628429</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>628429</x:v>
+        <x:v>632424</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -17996,156 +17996,156 @@
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>556946</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>35800</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>550559</x:v>
+        <x:v>607934</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>35800</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>607934</x:v>
+        <x:v>550559</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
@@ -20802,51 +20802,51 @@
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>633567</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="G316" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
@@ -21307,173 +21307,173 @@
       <x:c r="K324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>602011</x:v>
+        <x:v>550544</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>586</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>602023</x:v>
+        <x:v>602011</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>550544</x:v>
+        <x:v>602023</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
@@ -23319,186 +23319,186 @@
         <x:v>617</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>624450</x:v>
+        <x:v>629101</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>629101</x:v>
+        <x:v>617013</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>617013</x:v>
+        <x:v>624450</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="U362" s="16" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
@@ -24635,57 +24635,57 @@
       <x:c r="K383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>603431</x:v>
+        <x:v>513715</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>67</x:v>
@@ -24696,57 +24696,57 @@
       <x:c r="K384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>513715</x:v>
+        <x:v>603431</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -24875,154 +24875,154 @@
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>596765</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>41622</x:v>
+        <x:v>41625</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>34024</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>596757</x:v>
+        <x:v>616037</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>41625</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>616037</x:v>
+        <x:v>596757</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -26367,204 +26367,203 @@
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>613761</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>578851</x:v>
+        <x:v>638205</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>677</x:v>
-[...1 lines deleted...]
-      <x:c r="C416" s="15" t="s"/>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C416" s="15" t="n">
+        <x:v>39063</x:v>
+      </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="J416" s="14" t="s"/>
+      <x:c r="J416" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>613716</x:v>
+        <x:v>578851</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>679</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="J417" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>638205</x:v>
+        <x:v>613716</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>