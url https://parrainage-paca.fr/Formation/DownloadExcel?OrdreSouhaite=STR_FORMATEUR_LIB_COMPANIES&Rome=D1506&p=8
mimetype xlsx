--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -476,62 +476,62 @@
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
@@ -539,65 +539,65 @@
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>formation entièrement à distance</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Cfa Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13821</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
@@ -1850,54 +1850,54 @@
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'Ipvg</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>Triphase Formations</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS management commercial opérationnel option entrepreneuriat (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BTS management commercial opérationnel option entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -5841,57 +5841,57 @@
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>556625</x:v>
+        <x:v>607662</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>89</x:v>
@@ -5902,54 +5902,54 @@
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>607662</x:v>
+        <x:v>607663</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -5962,54 +5962,54 @@
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>607663</x:v>
+        <x:v>556625</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>130</x:v>
@@ -6023,57 +6023,57 @@
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>556545</x:v>
+        <x:v>616771</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6083,57 +6083,57 @@
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>616771</x:v>
+        <x:v>616772</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>40</x:v>
@@ -6144,57 +6144,57 @@
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>616772</x:v>
+        <x:v>556545</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -6210,51 +6210,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>607691</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>105</x:v>
@@ -6265,57 +6265,57 @@
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>607692</x:v>
+        <x:v>556571</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -6325,57 +6325,57 @@
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>556571</x:v>
+        <x:v>607692</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>144</x:v>
@@ -6680,110 +6680,110 @@
       <x:c r="K73" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>627743</x:v>
+        <x:v>615763</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>630203</x:v>
+        <x:v>627743</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -6796,86 +6796,86 @@
       <x:c r="K75" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>615763</x:v>
+        <x:v>630203</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>627745</x:v>
       </x:c>
@@ -6888,51 +6888,51 @@
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>627744</x:v>
       </x:c>
@@ -11034,167 +11034,167 @@
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>557774</x:v>
+        <x:v>608696</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>608694</x:v>
+        <x:v>557774</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>608696</x:v>
+        <x:v>608694</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>271</x:v>
@@ -14037,228 +14037,228 @@
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>542229</x:v>
+        <x:v>522096</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>522096</x:v>
+        <x:v>543720</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>543720</x:v>
+        <x:v>644819</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>644819</x:v>
+        <x:v>542229</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -14318,54 +14318,54 @@
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>585589</x:v>
+        <x:v>644822</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
@@ -14375,54 +14375,54 @@
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>644822</x:v>
+        <x:v>585589</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
@@ -15124,160 +15124,159 @@
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>547822</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>602314</x:v>
+        <x:v>645252</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>151</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>645252</x:v>
+        <x:v>602314</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15575,114 +15574,114 @@
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>601797</x:v>
+        <x:v>552232</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>552232</x:v>
+        <x:v>601797</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -15861,170 +15860,170 @@
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>603754</x:v>
+        <x:v>608354</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>628419</x:v>
+        <x:v>603754</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>628420</x:v>
+        <x:v>628419</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
@@ -16036,111 +16035,111 @@
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>554028</x:v>
+        <x:v>628420</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>554792</x:v>
+        <x:v>554028</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
@@ -16152,54 +16151,54 @@
       <x:c r="J236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>554793</x:v>
+        <x:v>554792</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -16209,54 +16208,54 @@
       <x:c r="J237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>554795</x:v>
+        <x:v>554793</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
@@ -16268,227 +16267,227 @@
       <x:c r="J238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>606280</x:v>
+        <x:v>554795</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>554027</x:v>
+        <x:v>606280</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>608353</x:v>
+        <x:v>554794</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>608354</x:v>
+        <x:v>606281</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
@@ -16500,176 +16499,176 @@
       <x:c r="J242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>554794</x:v>
+        <x:v>606282</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>606281</x:v>
+        <x:v>608353</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>606282</x:v>
+        <x:v>554027</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -17088,114 +17087,114 @@
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>551956</x:v>
+        <x:v>599869</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>599869</x:v>
+        <x:v>551956</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -18526,57 +18525,57 @@
       <x:c r="K277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>614684</x:v>
+        <x:v>549220</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>56</x:v>
@@ -18587,57 +18586,57 @@
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>549220</x:v>
+        <x:v>614684</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20456,114 +20455,114 @@
       <x:c r="K310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>546009</x:v>
+        <x:v>600140</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>600140</x:v>
+        <x:v>546009</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
@@ -23120,51 +23119,51 @@
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>547567</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -23463,51 +23462,51 @@
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>547710</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -24339,57 +24338,57 @@
       <x:c r="K377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>600426</x:v>
+        <x:v>552579</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
@@ -24398,57 +24397,57 @@
       <x:c r="K378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>552579</x:v>
+        <x:v>600426</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28484,538 +28483,539 @@
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>547288</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
+      <x:c r="E449" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>632479</x:v>
+        <x:v>549007</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
-      <x:c r="E450" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>549007</x:v>
+        <x:v>632479</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>650793</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>650814</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>601933</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>549006</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>549295</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>601932</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>599406</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">