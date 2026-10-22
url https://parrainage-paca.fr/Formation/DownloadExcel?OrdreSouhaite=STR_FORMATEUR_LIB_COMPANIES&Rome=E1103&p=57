--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -440,95 +440,95 @@
   <x:si>
     <x:t>Master mention histoire parcours archives, bibliothèques, humanités numériques (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours pouvoirs, savoirs, genre (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours anglais</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours coréen</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours arabe</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention philosophie parcours philosophie pratique</x:t>
   </x:si>
   <x:si>
     <x:t>Philosophie</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours japonais</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention philosophie parcours philosophie</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention histoire parcours La Méditerranée, l'Europe et le monde (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention lettres parcours monde du livre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues étrangères appliquées parcours anglais - allemand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues étrangères appliquées parcours anglais - espagnol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention création littéraire parcours écopoétique et création</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours espagnol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres et écriture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention histoire parcours Afrique, Monde arabe, Mondes musulmans (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
   </x:si>
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention histoire parcours La Méditerranée, l'Europe et le monde (préparation également possible par Bloc(s) de compétences)</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Création entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
@@ -635,89 +635,89 @@
   <x:si>
     <x:t>Expert en création digitale spécialisation UX-UI et IA pour le design d'interface (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation expert en gouvernance de la cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation technologies et expériences immersives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation communication digitale &amp; Brand Strategy (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : Game &amp; Tech Art (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur artistique : Brand design &amp; Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets marketing digital spécialisation création digitale et design d'interface avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en création digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Social Media, marketing d'influence et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert en création digitale</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : producteur jeu vidéo &amp; Game Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation Product Designer UX-UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention sciences du langage</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Linguistique</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention langues, littératures et civilisations étrangères et régionales</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention traduction et interprétation</x:t>
   </x:si>
   <x:si>
     <x:t>Traduction</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mode</x:t>
   </x:si>
   <x:si>
     <x:t>Création textile</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>master mention humanités</x:t>
   </x:si>
   <x:si>
     <x:t>master mention information et médiation scientifique et technique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>master mention information, communication</x:t>
@@ -845,68 +845,68 @@
   <x:si>
     <x:t>Agencer et enrichir ses relations presse</x:t>
   </x:si>
   <x:si>
     <x:t>Arsud - L'outil des Arts et du Spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Relation presse média</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIFCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/25/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
@@ -914,59 +914,59 @@
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention science politique</x:t>
   </x:si>
   <x:si>
     <x:t>Politique publique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traduction et interprétation</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention langues étrangères appliquées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention culture et communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention langues étrangères appliquées</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>licence mention information-communication</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing digital et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion relation client</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
@@ -1565,59 +1565,59 @@
   <x:si>
     <x:t>Efap Rhône Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Amélioration de l'image de soi, de la confiance en soi et de l'estime de soi (développement personnel)</x:t>
   </x:si>
   <x:si>
     <x:t>Elise Pépin -</x:t>
   </x:si>
   <x:si>
     <x:t>Valorisation image de soi</x:t>
   </x:si>
   <x:si>
+    <x:t>12/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/22/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor luxe international</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>manager du marketing et de la communication</x:t>
   </x:si>
   <x:si>
     <x:t>EMD École de management</x:t>
@@ -1862,158 +1862,158 @@
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement web</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel graphiste bloc de compétences 1 Concevoir et réaliser des compositions graphiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication événementielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Directeur artistique multimédia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graphiste multimédia (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef de projet digital (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informatique - Systèmes d’information et numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Graphiste multimédia</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing digital stratégique et opérationnel (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable communication</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chargé de projet évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>Communication professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digital</x:t>
   </x:si>
   <x:si>
-    <x:t>Informatique - Systèmes d’information et numérique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable marketing digital stratégique et opérationnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en stratégie et transformation digitale</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable marketing digital stratégique et opérationnel</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
@@ -2057,98 +2057,98 @@
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de développement marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>manager des stratégies marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication digitale et publicité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet marketing communication spécialisation communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketing mix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de projet marketing communication spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Marketing mix</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Igpepm - Groupe Eductive</x:t>
-[...8 lines deleted...]
-    <x:t>09/25/2024 00:00:00</x:t>
+    <x:t>Responsable de projet marketing communication spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS études de réalisation d'un projet de communication option A : études de réalisation de produits plurimedia (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concepteur en communication graphique et numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation évènementiel et relations publiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable de projet marketing communication spécialisation communication (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication évènementielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS études de réalisation d'un projet de communication option A : études de réalisation de produits plurimedia (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Responsable de projet marketing communication spécialisation communication digitale et publicité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut libre d'études commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>Institut libre d'études commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse de la colorimétrie</x:t>
   </x:si>
   <x:si>
     <x:t>Image in Com - Ifdm Relooking</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
@@ -2225,86 +2225,86 @@
   <x:si>
     <x:t>Cadreur - monteur - vidéaste</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Communication et de l'Audiovisuel de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>IMCA PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public de la formation initiale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Montage audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste BC02 Assurer le tournage d’un projet audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cadreur - monteur - vidéaste BC03 Réaliser le montage d’un projet audiovisuel et livrer le film</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bénévole , Demandeur d'emploi , Femme , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Artisan , Demandeur d'emploi , Handicapé , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cadreur - monteur - vidéaste BC03 Réaliser le montage d’un projet audiovisuel et livrer le film</x:t>
-[...8 lines deleted...]
-    <x:t>04/23/2027 00:00:00</x:t>
+    <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication spécialisation digital et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies marketing et communication (Contrat de Professionnalisation)</x:t>
@@ -2339,56 +2339,56 @@
   <x:si>
     <x:t>10/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>08/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Designer graphique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Designer graphique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
-    <x:t>Designer graphique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut Supérieur de Communication et Publicité</x:t>
   </x:si>
   <x:si>
     <x:t>ISCOM</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur de Communication et Publicité - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale (Apprentissage)</x:t>
@@ -2546,68 +2546,68 @@
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 2 Développer des solutions visuelles innovantes et multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud</x:t>
   </x:si>
   <x:si>
     <x:t>75016</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable projet communication (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de développement marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable projet communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable projet communication</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable projet communication (Contrat de Professionnalisation)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Directeur artistique de projets en communication visuelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Art appliqué</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>directeur de création en design graphique</x:t>
   </x:si>
   <x:si>
     <x:t>MJM Graphic Design</x:t>
   </x:si>
   <x:si>
     <x:t>Motion designer</x:t>
   </x:si>
   <x:si>
     <x:t>Mjm Graphic Design Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de création en design graphique</x:t>
@@ -2732,83 +2732,83 @@
   <x:si>
     <x:t>07/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digital (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
+    <x:t>09/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/23/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GROUPE BELMONT</x:t>
   </x:si>
   <x:si>
     <x:t>Provence formation - Erudis Aix</x:t>
   </x:si>
   <x:si>
     <x:t>Qwantic - Cbs Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
+    <x:t>01/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/19/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Prise de Parole en public: techniques avancées pour une communication impactante</x:t>
   </x:si>
   <x:si>
     <x:t>RH Connect</x:t>
   </x:si>
   <x:si>
     <x:t>CARNOUX-EN-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Ri7</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
@@ -2825,59 +2825,59 @@
   <x:si>
     <x:t>Skill Up - Edup Business School</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur artistique avec IA : Brand et Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sophia Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Social Media, marketing d'influence &amp; évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Nice Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en création digitale spécialisation UX/UI et IA pour le design d'interface (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Nice Sophia Ynov Campus</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>FOAD PIC</x:t>
   </x:si>
   <x:si>
     <x:t>Studi</x:t>
@@ -2972,74 +2972,74 @@
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention humanités et industries créatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information et médiation scientifique et technique parcours journalisme environnemental et de la transition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité information-communication parcours communication des organisations (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention sciences et humanités</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement local</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences et humanités parcours environnement</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention lettres</x:t>
   </x:si>
   <x:si>
-    <x:t>UCA</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Master mention humanités et industries créatives</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>master mention épistémologie, histoire des sciences et des techniques</x:t>
   </x:si>
   <x:si>
     <x:t>Histoire sciences et techniques</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE (EC JOURNALISME COM AMU UNIVERSITE AIX MARSEILLE)</x:t>
@@ -3107,69 +3107,69 @@
   <x:si>
     <x:t>Vigie Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué syndical , Elu , Elu local , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC02 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale spécificité marketing communication et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 2 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale BC 1 Concevoir une campagne webmarketing et communication digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale BC4 Piloter un projet webmarketing et communication digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S’exprimer avec efficacité, en face à face et en public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de la communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale spécificité web designer / UX designer</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Responsable de projet webmarketing et communication digitale BC4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC03 Développer la visibilité, l’audience et la réputation digitales</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Mieux communiquer avec les autres</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale spécificité chef de projet digital et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale specificité Chef de projet digital et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication BC01 Elaborer une stratégie d'image et de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC01 Concevoir une campagne webmarketing et communication digitale</x:t>
   </x:si>
@@ -6215,455 +6215,455 @@
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>635492</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>40616</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>641569</x:v>
+        <x:v>640079</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>40616</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>640823</x:v>
+        <x:v>641569</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>584136</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>640079</x:v>
+        <x:v>633672</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>39494</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>633672</x:v>
+        <x:v>636179</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>636179</x:v>
+        <x:v>640074</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>39173</x:v>
+        <x:v>39463</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>15254</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>640074</x:v>
+        <x:v>635166</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>40</x:v>
@@ -6676,269 +6676,269 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>640076</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>39463</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>635166</x:v>
+        <x:v>639489</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>639489</x:v>
+        <x:v>639490</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>639490</x:v>
+        <x:v>639514</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>40794</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>639514</x:v>
+        <x:v>640823</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>139</x:v>
@@ -8553,159 +8553,160 @@
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>632620</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>39592</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>34057</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>549742</x:v>
+        <x:v>537296</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>39592</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
+      <x:c r="E85" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>537296</x:v>
+        <x:v>549742</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
@@ -8847,196 +8848,196 @@
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>632619</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>38692</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>14272</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>645375</x:v>
+        <x:v>645842</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>40098</x:v>
+        <x:v>38692</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>14272</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>645842</x:v>
+        <x:v>645375</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>645554</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39198</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
@@ -9103,51 +9104,51 @@
       <x:c r="J93" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>648942</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -9271,105 +9272,105 @@
       <x:c r="J96" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>645821</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>646021</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
@@ -9382,216 +9383,216 @@
       <x:c r="J98" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>646030</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>645536</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>645516</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>645580</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
@@ -9604,162 +9605,162 @@
       <x:c r="J102" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>645667</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>645827</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>646240</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -9769,51 +9770,51 @@
       <x:c r="J105" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>645592</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -10395,274 +10396,275 @@
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>612214</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>543823</x:v>
+        <x:v>549775</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>549775</x:v>
+        <x:v>543823</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>549776</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>543819</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -10908,51 +10910,51 @@
       <x:c r="M125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>645829</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -11019,51 +11021,51 @@
       <x:c r="M127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>650277</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -11073,444 +11075,444 @@
       <x:c r="L128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>642007</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38204</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>650222</x:v>
+        <x:v>645534</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>642709</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38189</x:v>
+        <x:v>38204</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>650287</x:v>
+        <x:v>650222</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>645822</x:v>
+        <x:v>645518</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>39173</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>15254</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>645518</x:v>
+        <x:v>645822</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>38189</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>645534</x:v>
+        <x:v>650287</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>598972</x:v>
+        <x:v>544878</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
@@ -11519,114 +11521,114 @@
       <x:c r="K136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>544878</x:v>
+        <x:v>598967</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>598967</x:v>
+        <x:v>598972</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>290</x:v>
@@ -12066,51 +12068,51 @@
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>556566</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
@@ -12119,51 +12121,51 @@
       <x:c r="M146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>646457</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>40</x:v>
@@ -12757,51 +12759,51 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>608398</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -12816,51 +12818,51 @@
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>634188</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>85</x:v>
@@ -13153,51 +13155,51 @@
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>608306</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -13790,51 +13792,51 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>625773</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>40</x:v>
@@ -13896,51 +13898,51 @@
       <x:c r="M177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>608876</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
@@ -14020,51 +14022,51 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>603770</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>40</x:v>
@@ -14460,51 +14462,51 @@
       <x:c r="L187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>601680</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
@@ -14519,51 +14521,51 @@
       <x:c r="L188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>601681</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -14579,51 +14581,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>554177</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
@@ -15536,51 +15538,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>552105</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>40</x:v>
@@ -15593,51 +15595,51 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>649927</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34074</x:v>
@@ -15647,51 +15649,51 @@
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>637507</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>40</x:v>
@@ -16111,51 +16113,51 @@
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>650385</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>40</x:v>
@@ -16580,51 +16582,51 @@
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>645979</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>40</x:v>
@@ -16683,51 +16685,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>645693</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -16740,51 +16742,51 @@
       <x:c r="M228" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>645692</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -16794,51 +16796,51 @@
       <x:c r="M229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>646321</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -17510,51 +17512,51 @@
       <x:c r="M241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>645656</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>471</x:v>
@@ -18151,159 +18153,159 @@
       <x:c r="K252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>609726</x:v>
+        <x:v>598364</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>598364</x:v>
+        <x:v>613281</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>613281</x:v>
+        <x:v>609726</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="U254" s="16" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
@@ -18407,51 +18409,51 @@
       <x:c r="L257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>613280</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
@@ -18565,51 +18567,51 @@
       <x:c r="M260" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>646443</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -19032,51 +19034,51 @@
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>645987</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34074</x:v>
@@ -19086,51 +19088,51 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>649923</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>40</x:v>
@@ -19249,51 +19251,51 @@
       <x:c r="M272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>645655</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40856</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -19311,51 +19313,51 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>646261</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>40</x:v>
@@ -19713,160 +19715,159 @@
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>605198</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
-      <x:c r="E281" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>552301</x:v>
+        <x:v>649919</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
-      <x:c r="E282" s="14" t="s"/>
+      <x:c r="E282" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>649919</x:v>
+        <x:v>552301</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -19946,51 +19947,51 @@
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>605200</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34074</x:v>
@@ -20510,57 +20511,57 @@
       <x:c r="K295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>643755</x:v>
+        <x:v>599815</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
@@ -20569,170 +20570,170 @@
       <x:c r="K296" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>599815</x:v>
+        <x:v>643755</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>601588</x:v>
+        <x:v>548680</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>548680</x:v>
+        <x:v>601588</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -20745,51 +20746,51 @@
       <x:c r="L299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>601549</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
@@ -20977,51 +20978,51 @@
       <x:c r="L303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>601589</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
@@ -21036,51 +21037,51 @@
       <x:c r="L304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>601550</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -21163,159 +21164,159 @@
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>642986</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>641082</x:v>
+        <x:v>641025</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>641025</x:v>
+        <x:v>641082</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>40</x:v>
@@ -21328,51 +21329,51 @@
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>644537</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>40</x:v>
@@ -21487,51 +21488,51 @@
       <x:c r="L312" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>601426</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -21555,51 +21556,51 @@
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>589563</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>40</x:v>
@@ -22802,54 +22803,54 @@
       <x:c r="J335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>598433</x:v>
+        <x:v>606259</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
@@ -22861,227 +22862,227 @@
       <x:c r="J336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>554763</x:v>
+        <x:v>598433</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>606259</x:v>
+        <x:v>554763</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>606260</x:v>
+        <x:v>553978</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>553978</x:v>
+        <x:v>554761</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s">
@@ -23093,1392 +23094,1392 @@
       <x:c r="J340" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>554761</x:v>
+        <x:v>606260</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C341" s="3" t="n">
+        <x:v>40882</x:v>
+      </x:c>
+      <x:c r="D341" s="3" t="s"/>
+      <x:c r="E341" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G341" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C341" s="3" t="n">
-[...3 lines deleted...]
-      <x:c r="G341" s="0" t="s">
+      <x:c r="I341" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="I341" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q341" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>579910</x:v>
+        <x:v>609136</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>601</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>40237</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q342" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>627664</x:v>
+        <x:v>565252</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>40870</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
-      <x:c r="E343" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G343" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I343" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="I343" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q343" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>609144</x:v>
+        <x:v>564094</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q344" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>574458</x:v>
+        <x:v>638811</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>34927</x:v>
+        <x:v>40882</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I345" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>15004</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q345" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>541167</x:v>
+        <x:v>621070</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>40237</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
-      <x:c r="E346" s="14" t="s"/>
+      <x:c r="E346" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q346" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>616856</x:v>
+        <x:v>608950</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>39249</x:v>
+        <x:v>38018</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I347" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>46340</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q347" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>567929</x:v>
+        <x:v>608948</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s"/>
+      <x:c r="E348" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q348" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>616981</x:v>
+        <x:v>608966</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>38018</x:v>
+        <x:v>40237</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I349" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="I349" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q349" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>579002</x:v>
+        <x:v>579910</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>40237</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q350" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>617513</x:v>
+        <x:v>627664</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>36905</x:v>
+        <x:v>40870</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
+      <x:c r="E351" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G351" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I351" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q351" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>584313</x:v>
+        <x:v>609144</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>40870</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q352" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>616838</x:v>
+        <x:v>574458</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>34927</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
-      <x:c r="E353" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G353" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I353" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="I353" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q353" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>608962</x:v>
+        <x:v>541167</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>38018</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
-      <x:c r="E354" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q354" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>608948</x:v>
+        <x:v>616856</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
-      <x:c r="E355" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G355" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I355" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q355" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>608966</x:v>
+        <x:v>567929</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q356" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>638811</x:v>
+        <x:v>616981</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>40882</x:v>
+        <x:v>38018</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I357" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q357" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>621070</x:v>
+        <x:v>579002</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>40237</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q358" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>608950</x:v>
+        <x:v>617513</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>40882</x:v>
+        <x:v>40870</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
-      <x:c r="E359" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G359" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I359" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="I359" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q359" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>609136</x:v>
+        <x:v>616838</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>36905</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q360" s="16" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>565252</x:v>
+        <x:v>584313</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>39532</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
+      <x:c r="E361" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G361" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I361" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="I361" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="Q361" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>564094</x:v>
+        <x:v>608962</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>609125</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I363" s="4" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>627665</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>603</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>643495</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
@@ -24576,51 +24577,51 @@
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>551943</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34074</x:v>
@@ -24733,59 +24734,59 @@
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>646280</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>40</x:v>
@@ -25074,51 +25075,51 @@
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>650276</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>40</x:v>
@@ -25131,148 +25132,148 @@
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>649936</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>650275</x:v>
+        <x:v>649932</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>649932</x:v>
+        <x:v>650275</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -25347,1219 +25348,1219 @@
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>550939</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>551015</x:v>
+        <x:v>534986</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>611093</x:v>
+        <x:v>535007</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>535005</x:v>
+        <x:v>611093</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>535011</x:v>
+        <x:v>551015</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>535001</x:v>
+        <x:v>550931</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>551001</x:v>
+        <x:v>551005</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>36982</x:v>
+        <x:v>38421</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>46054</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>550941</x:v>
+        <x:v>558948</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>36982</x:v>
+        <x:v>39605</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>550937</x:v>
+        <x:v>550893</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>36982</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>550943</x:v>
+        <x:v>535005</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>551009</x:v>
+        <x:v>535011</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>38421</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>46054</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>558948</x:v>
+        <x:v>535001</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>36982</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>550931</x:v>
+        <x:v>551001</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>534986</x:v>
+        <x:v>550941</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>535007</x:v>
+        <x:v>550937</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>551005</x:v>
+        <x:v>550943</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>39605</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>550893</x:v>
+        <x:v>551009</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>551007</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>551011</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>534998</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>535003</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
@@ -26631,51 +26632,51 @@
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>550658</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34074</x:v>
@@ -26685,51 +26686,51 @@
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>649940</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>40</x:v>
@@ -26905,51 +26906,51 @@
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>565857</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>85</x:v>
@@ -26962,51 +26963,51 @@
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>566528</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34074</x:v>
@@ -27194,51 +27195,51 @@
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>646045</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>698</x:v>
@@ -27666,348 +27667,348 @@
       <x:c r="M420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>637123</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>643481</x:v>
+        <x:v>637127</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>637127</x:v>
+        <x:v>643480</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>643480</x:v>
+        <x:v>643481</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>612447</x:v>
+        <x:v>643478</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>643478</x:v>
+        <x:v>612447</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -28261,51 +28262,51 @@
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>614698</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>40</x:v>
@@ -29015,57 +29016,57 @@
       <x:c r="K443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>556975</x:v>
+        <x:v>608102</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
@@ -29074,57 +29075,57 @@
       <x:c r="K444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>608102</x:v>
+        <x:v>556975</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -29204,51 +29205,51 @@
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>556948</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>40</x:v>
@@ -29261,51 +29262,51 @@
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>608144</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -29830,51 +29831,51 @@
       <x:c r="G457" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>586459</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
@@ -29889,51 +29890,51 @@
       <x:c r="G458" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>521664</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
@@ -30030,156 +30031,156 @@
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>523298</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>40367</x:v>
+        <x:v>36298</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>586456</x:v>
+        <x:v>521688</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>36298</x:v>
+        <x:v>40367</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>521688</x:v>
+        <x:v>586456</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>26</x:v>
@@ -30372,51 +30373,51 @@
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>590823</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>34074</x:v>
@@ -30426,51 +30427,51 @@
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>649918</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>40</x:v>
@@ -30936,59 +30937,59 @@
       <x:c r="M476" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>608857</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34074</x:v>
@@ -31057,154 +31058,154 @@
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>603791</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>650159</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>650160</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -31788,71 +31789,71 @@
       <x:c r="I491" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>605987</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>40</x:v>
@@ -31905,51 +31906,51 @@
       <x:c r="I493" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>556419</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
@@ -32167,51 +32168,51 @@
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>556421</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>40</x:v>
@@ -32340,51 +32341,51 @@
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>602239</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>34074</x:v>
@@ -32455,51 +32456,51 @@
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>547700</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>39</x:v>
@@ -32576,51 +32577,51 @@
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>611280</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>39</x:v>
@@ -32636,51 +32637,51 @@
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>547699</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>40</x:v>
@@ -32742,51 +32743,51 @@
       <x:c r="M507" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>601341</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>40379</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
@@ -32840,116 +32841,116 @@
       <x:c r="E509" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>550740</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>608571</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
@@ -32962,643 +32963,643 @@
       <x:c r="I511" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>550935</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>38421</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>46054</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>535013</x:v>
+        <x:v>550699</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
-        <x:v>38421</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>46054</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>550699</x:v>
+        <x:v>550657</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>550657</x:v>
+        <x:v>550944</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
-        <x:v>36982</x:v>
+        <x:v>37816</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>550944</x:v>
+        <x:v>534878</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
-        <x:v>37816</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>534878</x:v>
+        <x:v>551013</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>551013</x:v>
+        <x:v>535009</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>535009</x:v>
+        <x:v>608569</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>608569</x:v>
+        <x:v>535013</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>36982</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>550933</x:v>
+        <x:v>551003</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>551003</x:v>
+        <x:v>550933</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -33944,486 +33945,489 @@
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>576411</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="C529" s="3" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C529" s="3" t="n">
+        <x:v>39532</x:v>
+      </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
+      <x:c r="J529" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>15002</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>650487</x:v>
+        <x:v>640808</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C530" s="15" t="s"/>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="J530" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J530" s="14" t="s"/>
       <x:c r="K530" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>15002</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>581282</x:v>
+        <x:v>578079</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>814</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>640808</x:v>
+        <x:v>584267</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C532" s="15" t="s"/>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s"/>
       <x:c r="K532" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>578079</x:v>
+        <x:v>650487</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>584267</x:v>
+        <x:v>581282</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>821</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
-      <x:c r="E534" s="14" t="s"/>
+      <x:c r="E534" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>650975</x:v>
+        <x:v>614358</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>38125</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>650976</x:v>
+        <x:v>599369</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
-        <x:v>650</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>38125</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>46311</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>599369</x:v>
+        <x:v>650959</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>27</x:v>
@@ -34436,51 +34440,51 @@
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>614361</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
@@ -34490,214 +34494,211 @@
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>599365</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
-      <x:c r="E539" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>614358</x:v>
+        <x:v>650975</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>829</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>650959</x:v>
+        <x:v>650976</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>638620</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
@@ -34720,51 +34721,51 @@
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>614353</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>34074</x:v>
@@ -34774,154 +34775,154 @@
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>650936</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>829</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>651037</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>830</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>650990</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -34934,59 +34935,59 @@
       <x:c r="M546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>651041</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>27</x:v>
@@ -35056,97 +35057,97 @@
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>651040</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>651036</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
@@ -35394,51 +35395,51 @@
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>638668</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>34074</x:v>
@@ -35484,91 +35485,91 @@
         <x:v>241</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s"/>
       <x:c r="K556" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>630848</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>606937</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
@@ -35782,159 +35783,159 @@
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>602002</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>40843</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>642936</x:v>
+        <x:v>642982</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>856</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>40843</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>642982</x:v>
+        <x:v>642936</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
@@ -35943,51 +35944,51 @@
       <x:c r="K564" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>607314</x:v>
+        <x:v>607315</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
@@ -36000,57 +36001,57 @@
       <x:c r="K565" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>641325</x:v>
+        <x:v>607314</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
@@ -36059,173 +36060,173 @@
       <x:c r="K566" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>641326</x:v>
+        <x:v>641325</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>607319</x:v>
+        <x:v>641326</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>607315</x:v>
+        <x:v>607319</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -36679,110 +36680,110 @@
       <x:c r="G577" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>584951</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>578602</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
@@ -36795,51 +36796,51 @@
       <x:c r="G579" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>615683</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
@@ -36880,203 +36881,211 @@
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>627729</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="C581" s="3" t="s"/>
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C581" s="3" t="n">
+        <x:v>37662</x:v>
+      </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
+      <x:c r="J581" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>15002</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>633756</x:v>
+        <x:v>547192</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>887</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>547192</x:v>
+        <x:v>547199</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
+      <x:c r="E583" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>547199</x:v>
+        <x:v>601660</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>888</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
@@ -37085,114 +37094,106 @@
       <x:c r="K584" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>601660</x:v>
+        <x:v>554153</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>384</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C585" s="3" t="s"/>
       <x:c r="D585" s="3" t="s"/>
-      <x:c r="E585" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="J585" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K585" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>15002</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>554153</x:v>
+        <x:v>633756</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
@@ -37204,51 +37205,51 @@
       <x:c r="L586" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>554130</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -37261,51 +37262,51 @@
       <x:c r="L587" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>554154</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>889</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
@@ -37320,62 +37321,62 @@
       <x:c r="L588" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>601661</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>34074</x:v>
@@ -37430,54 +37431,54 @@
       <x:c r="K590" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>605575</x:v>
+        <x:v>605574</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -37600,54 +37601,54 @@
       <x:c r="K593" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>605574</x:v>
+        <x:v>605575</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="C594" s="15" t="s"/>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s"/>
       <x:c r="K594" s="14" t="s">
@@ -37667,141 +37668,141 @@
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>642178</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>547284</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>602176</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
@@ -38437,440 +38438,441 @@
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>549690</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
-        <x:v>39592</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>34057</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>549689</x:v>
+        <x:v>549711</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
-      <x:c r="E610" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>549712</x:v>
+        <x:v>645515</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
-        <x:v>41981</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>632626</x:v>
+        <x:v>605072</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>918</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
-        <x:v>39092</x:v>
+        <x:v>39592</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
-      <x:c r="E612" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>605072</x:v>
+        <x:v>646044</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
+      <x:c r="E613" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G613" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>645515</x:v>
+        <x:v>632626</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
-      <x:c r="E614" s="14" t="s"/>
+      <x:c r="E614" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>919</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>920</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>646044</x:v>
+        <x:v>549689</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>549711</x:v>
+        <x:v>549712</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>916</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
@@ -39232,162 +39234,162 @@
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>635755</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>41703</x:v>
+        <x:v>41125</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>46311</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>646422</x:v>
+        <x:v>646281</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>41125</x:v>
+        <x:v>41703</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>646281</x:v>
+        <x:v>646422</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>34074</x:v>
@@ -39592,167 +39594,167 @@
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>650804</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>549026</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>616705</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
@@ -39793,548 +39795,549 @@
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>601930</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>545462</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>601938</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>549023</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>544694</x:v>
+        <x:v>599422</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>949</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>632482</x:v>
+        <x:v>650799</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>955</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
-      <x:c r="E638" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>549004</x:v>
+        <x:v>632493</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>949</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
-        <x:v>39249</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
-        <x:v>46340</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>632493</x:v>
+        <x:v>632482</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>599422</x:v>
+        <x:v>544694</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
+      <x:c r="E641" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>650799</x:v>
+        <x:v>549004</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>952</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -40409,51 +40412,51 @@
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>650229</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>40</x:v>
@@ -40512,51 +40515,51 @@
       <x:c r="M645" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>650286</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I646" s="16" t="s">
         <x:v>141</x:v>
@@ -40944,211 +40947,208 @@
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>650228</x:v>
+        <x:v>645535</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
-        <x:v>39494</x:v>
+        <x:v>39697</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>13054</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>645581</x:v>
+        <x:v>645666</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
-        <x:v>39494</x:v>
+        <x:v>41079</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="H655" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I655" s="4" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>635047</x:v>
+        <x:v>648943</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I656" s="16" t="s">
         <x:v>141</x:v>
@@ -41170,217 +41170,215 @@
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>510684</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
-      <x:c r="E657" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G657" s="0" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-        <x:v>140</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>554888</x:v>
+        <x:v>645581</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>969</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
-        <x:v>41079</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
-      <x:c r="E658" s="14" t="s"/>
+      <x:c r="E658" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>962</x:v>
-[...1 lines deleted...]
-      <x:c r="H658" s="14" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H658" s="14" t="s">
+        <x:v>140</x:v>
+      </x:c>
       <x:c r="I658" s="16" t="s">
-        <x:v>963</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>966</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>648943</x:v>
+        <x:v>554888</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
-        <x:v>39697</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
-        <x:v>13054</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>645666</x:v>
+        <x:v>650228</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -41447,51 +41445,51 @@
       <x:c r="M661" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>645820</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I662" s="16" t="s">
         <x:v>141</x:v>
@@ -41691,110 +41689,110 @@
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>650226</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
-        <x:v>970</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I666" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>581875</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>35361</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>39</x:v>
@@ -41841,811 +41839,814 @@
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>645519</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>648956</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
-        <x:v>974</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I670" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
-        <x:v>973</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>599860</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
+      <x:c r="E671" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G671" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>963</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>645828</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
-        <x:v>975</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
-        <x:v>41079</x:v>
+        <x:v>39480</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="H672" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>966</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>590170</x:v>
+        <x:v>648957</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>40616</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
-      <x:c r="E673" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G673" s="0" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-        <x:v>140</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
-        <x:v>554894</x:v>
+        <x:v>646029</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
-        <x:v>970</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
-        <x:v>38209</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I674" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
-        <x:v>33020</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
-        <x:v>635049</x:v>
+        <x:v>635047</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
-        <x:v>39480</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
+      <x:c r="E675" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G675" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H675" s="0" t="s">
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
-        <x:v>963</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
-        <x:v>12523</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>648957</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
-        <x:v>160</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
-        <x:v>40616</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
-      <x:c r="E676" s="14" t="s"/>
+      <x:c r="E676" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
-        <x:v>962</x:v>
-[...1 lines deleted...]
-      <x:c r="H676" s="14" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H676" s="14" t="s">
+        <x:v>140</x:v>
+      </x:c>
       <x:c r="I676" s="16" t="s">
-        <x:v>963</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
-        <x:v>964</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>646029</x:v>
+        <x:v>513715</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>645535</x:v>
+        <x:v>645828</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>38209</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
-      <x:c r="E678" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I678" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>33020</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>603437</x:v>
+        <x:v>635049</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>41079</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
-      <x:c r="E679" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G679" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="H679" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>513715</x:v>
+        <x:v>590170</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
-        <x:v>972</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
-        <x:v>39480</x:v>
+        <x:v>38209</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
-        <x:v>12523</x:v>
+        <x:v>33020</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
-        <x:v>973</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>648958</x:v>
+        <x:v>650221</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
-        <x:v>38209</x:v>
+        <x:v>39480</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
-        <x:v>33020</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>650221</x:v>
+        <x:v>648958</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -42862,69 +42863,69 @@
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>645517</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -42934,51 +42935,51 @@
       <x:c r="M687" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>645826</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>39789</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -43156,51 +43157,51 @@
       <x:c r="M691" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>645823</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
@@ -43269,54 +43270,54 @@
       <x:c r="L693" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>638782</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>40439</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="I694" s="16" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
@@ -43370,66 +43371,66 @@
       <x:c r="G695" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>639043</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
@@ -43985,51 +43986,51 @@
       <x:c r="L705" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>643041</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C706" s="15" t="s"/>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s"/>
       <x:c r="K706" s="14" t="s">
@@ -44217,151 +44218,151 @@
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>578769</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
-        <x:v>39761</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>613160</x:v>
+        <x:v>578781</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
-        <x:v>630373</x:v>
+        <x:v>578795</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>1009</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="C712" s="15" t="s"/>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s"/>
       <x:c r="K712" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
@@ -44492,91 +44493,91 @@
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>613734</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
-        <x:v>39974</x:v>
+        <x:v>39761</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>578781</x:v>
+        <x:v>613160</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>821</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
@@ -44586,57 +44587,57 @@
       <x:c r="K716" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>578795</x:v>
+        <x:v>630373</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
-        <x:v>821</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -44792,51 +44793,51 @@
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s"/>
       <x:c r="K720" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>632644</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
@@ -44915,341 +44916,341 @@
       <x:c r="K722" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
-        <x:v>630370</x:v>
+        <x:v>630371</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="G723" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
-        <x:v>613638</x:v>
+        <x:v>632691</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
-        <x:v>1018</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s"/>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s"/>
       <x:c r="I724" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
-        <x:v>613640</x:v>
+        <x:v>632475</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="G725" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>632475</x:v>
+        <x:v>613640</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
-        <x:v>1009</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>1024</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s"/>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
-        <x:v>632691</x:v>
+        <x:v>630370</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="G727" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
-        <x:v>630371</x:v>
+        <x:v>613638</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
-        <x:v>1009</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
-        <x:v>1012</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>39761</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s"/>
       <x:c r="I728" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>85</x:v>
@@ -45285,51 +45286,51 @@
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C729" s="3" t="s"/>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="G729" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>632643</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
@@ -45364,51 +45365,51 @@
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>632651</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>39761</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>46347</x:v>
@@ -45445,100 +45446,100 @@
       <x:c r="C732" s="15" t="s"/>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s"/>
       <x:c r="K732" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>613717</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C733" s="3" t="s"/>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="G733" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>613718</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
@@ -45964,51 +45965,51 @@
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>584579</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>85</x:v>
@@ -46455,125 +46456,125 @@
         <x:v>1032</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
         <x:v>612218</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C751" s="3" t="s"/>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="G751" s="0" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
         <x:v>642755</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C752" s="15" t="s"/>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s"/>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s"/>
       <x:c r="I752" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s"/>
       <x:c r="K752" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
         <x:v>601012</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C753" s="3" t="s"/>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="G753" s="0" t="s">
         <x:v>1039</x:v>